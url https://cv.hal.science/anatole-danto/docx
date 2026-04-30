--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -142,51 +142,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">96161512119970561934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">P-5270-2018</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/P-5270-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -424,4805 +424,4805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anguilla viaticum : l’anguille européenne, voyageuse convoitée objet de complexités éco-ethno-juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L'animal voyageur, 2024 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Royale et la Jeanne : visions d’un artiste-ethnologue, René-Yves Creston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Brest et la Jeanne d’Arc, Histoire d’une épopée maritime - 1964-2010, HS 12, pp.167-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmographies boréales : essai ethno-artistique sur les côtes de la mer du Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Quédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Nord, Revue internationale d'études arctiques/International Journal of Arctic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.113-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethno-archéologie des bassins versants de la Baltique orientale : retour sur un terrain pluridisciplinaire consacré à la technologie des barrages de pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.309-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12y5z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Winterreise”. Sci-Arts Winter Season Journey Through the Human-Nature Relationships of the Land-Sea Continuum, from North Sea to Baltic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lagoonscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Epic, Ecocriticism, and Aesthetic Anthropology: New Approaches to the Environmental Challenges, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/LGSP/2785-2709/2024/01/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commons are cared for: Coexistence between humans and wild birds on the island of Kihnu, Estonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raivo Kalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingvar Svanberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meelis Leas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Prakofjewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pan3.10669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité écologique : une solution juridique à la problématique des captures accidentelles dans le Golfe de Gascogne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Iroise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (2022-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/droitcultures.8827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-designing marine science beyond good intentions: support stakeholders empowerment in transformative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Saeedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Co-Designing Science for the Ocean We Want, 80 (2), pp.374-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice von Hirschhausen, Les provinces du temps. Frontières fantômes et expériences de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Nord, Revue internationale d'études arctiques/International Journal of Arctic Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.61135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Живото наследство на „Лаваш“ в Азербайджан</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elshad Yusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Живи наследства / Living Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 години Kонвенция 2003 / 20 years Convention 2003, 9-10, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Biodiversity, Natural Biodiversity and Traditional Ecological Knowledge: a Common Extinction. Questioning the Adaptive Capacities of Indigenous Peoples from Arctic and Sub-Arctic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Likhacheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56, pp.309-326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12y5z⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 54, pp.37-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.21591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...158 lines deleted...]
-                <w:t xml:space="preserve">Kristina Likhacheva</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baie de la Luga et ses communautés de pêcheurs : faire face à la privatisation de l’accès aux communs maritimes et côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54, pp.37-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/efo.21591⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 51-52-53, pp.175-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.17609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Elshad Yusif</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête ethnographique chez les Lives de Courlande (Lettonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Живи наследства / Living Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51-52-53, pp.407-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.18404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terres australes françaises, terrain d’expérimentation de la solidarité écologique. Approche intégrée pour la résolution des conflits pêcheries - mégafaune marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac155⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS 37 (Hors-série 37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.35944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anatole Danto</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie des langues fenniques minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Droit et Cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/droitcultures.8827⟩</w:t>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Langues en mouvement : changements linguistiques dans l'espace postcommuniste au tournant du XXIe siècle, 52, pp.269-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2022.9678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Béatrice von Hirschhausen, Les provinces du temps. Frontières fantômes et expériences de l’histoire</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptations aux changements socio-écosystémiques et évolution des rapports au marais : enquête ethnohistorique et géographique en Grande Brière Mottière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Eaux vives – eaux mortes Géohistoire des dynamiques des « territoires d’eau », 21-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.6613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocean Whistleblowers: Women’s Contributions to Marine Knowledge and Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cherques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Saint-Pierre and Miquelon, 46 (4), pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2022-464-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations Homme-Nature chez les peuples finno-ougriens. Introduction au numéro thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.21434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brest, la Marine, les territoires du septentrion et les communautés finno-ougriennes : état des sources et ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Pommepuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.21516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalités territoriales traditionnelles et émergentes en contexte (post-)socialiste : la transition pêche-aquaculture en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 48, pp.64-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Fishers' Knowledge Contributions in Marine Science to tackle bycatch in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Co-creating Knowledge with Fishers: Challenges and Lessons for Integrating Fishers' Knowledge Contributions into Marine Science in Well-Developed Scientific Advisory Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1071163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impossible gouvernement de la migration ? Gestions locales d'espèces globales : les migrateurs amphihalins (anguille européenne et saumon atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.30743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tissu de matières, de choses, d’êtres et de signes des collectifs paludicoles de Basse-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du CFPCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le patrimoine culturel immatériel est-il naturel et environnemental ?, 8, pp.111-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihnu, Manilaid and Ruhnu: on Human-Nature relations on Estonian islands of the Gulf of Riga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, From Baltic Glint to Peipsi lake, discovering Estonia's environnent, 42, pp.314-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.2328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserver ou exploiter une ressource naturelle vivante. Le cas épineux du phoque, une controverse bien ancrée dans la dichotomie Nature / Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Macadré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d’Ethnographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Varia, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihnu, Manilaid et Ruhnu : au sujet des relations Homme-Nature sur les îles estoniennes du Golfe de Riga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Du Glint baltique au lac Peïpous, à la découverte de l’environnement estonien, 42, pp.94-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.1778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire : des collectifs à l'épreuve du flot, du doux et du sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Approche anthropologique des changements climatiques et météorologiques, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2019-38/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources et savoirs : pour une approche complémentaire du risque &amp;quot;submersion marine&amp;quot; en Frise Orientale (Mer des Wadden allemande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Géohistoire des risques "naturels", 14, pp.15-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.8786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pêches en Loire estuarienne : état des lieux de l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penn ar Bed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Regards sur l'estuaire de la Loire, 231-232, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre perpétuations et mutations : ethnographie des usages forestiers chez les peuples fenniques et sames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du colloque international Habitats forestiers et forêts habitées, 71 (4), pp.409-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XXXIVème IFUSCO (International Finno‑Ugric Students’ Conference), Tartu, Estonie, 1er‑5 mai 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Travaux de terrain &amp; varia, 49-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.14391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estuaires et rivages, parmi les derniers lieux du « sauvage » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La nature mise en scène, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.3406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition paludicole : premiers éléments d'une enquête en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penn ar Bed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Regards sur l'estuaire de la Loire, 231-232, pp.29-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier la construction navale. Le fonds iconographique de Naval Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laubie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 513, pp.104-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing the Southern Ocean: The science-policy interface as thorny issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.23 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impossible Sustainability of the Bay of Brest? Fifty Years of Ecosystem Changes, Interdisciplinary Knowledge Construction and Key Questions at the Science-Policy-Community Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with impact. An interdisciplinary, multi-site ethnography of Environmental Impact Assessment in the coastal zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le terrain de l’océanographie politique : carnets de terrain, ethnographie multi-sites et modes de gouvernement de la Mer au croisement des sciences sociales et des sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (3), pp.448-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018418794329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche à l’anguille (Anguilla anguilla). Regards croisés sur les mutations de pratiques de pêche d’une espèce vulnérable en Atlantique français et Baltique allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Eaux, marais, lac, étang, pêche, 246, pp.75-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge and power in integrated coastal management. For a political anthropology of the sea combined with the sciences of the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Dahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vulnerability of inter-tropical littoral areas, 349 (6-7), pp.359-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lusace, pays d'étangs : usages traditionnels de l'eau et nouvelles pratiques en territoires sorabes (Länder de Brandebourg et Saxe, Allemagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Etangs. Paysages et pays d'étangs, 56 (1-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baquier, L’île de la Possession, archipel Crozet - Terres australes et antarctiques françaises. Ethnologie d’une île déserte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.61135⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.19136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Camille Mazé</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poméranie occidentale et ses pêches: Regard sur la lagune de Szczecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jules Danto</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du secteur de la pêche en Poméranie occidentale (Pologne) depuis les années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...1124 lines deleted...]
-                <w:t xml:space="preserve">Léa Pertel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohabitation des catégories de pêcheurs dans l'estuaire de la Loire (Loire-Atlantique, France) : le cas de la pêche aux poissons migrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Varia, 7</w:t>
+              <w:t xml:space="preserve">, 2015, La mer et les hommes. Territoires, pratiques et identités., 5, pp.72-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...1521 lines deleted...]
-                <w:t xml:space="preserve">Alain Baquier, L’île de la Possession, archipel Crozet - Terres australes et antarctiques françaises. Ethnologie d’une île déserte</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vinatier, Tchétchènes : une diaspora en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Poméranie occidentale et ses pêches: Regard sur la lagune de Szczecin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jourdain, Du cœur à l'ouvrage. Les artisans d'art en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.16347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation géographique de cinq affluents de la Loire : Erdre, Èvre, Layon, Mayenne, et Sèvre Nantaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Affluents de la Loire. Morceaux choisis, 130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet, Recentrer l’Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.15176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Botea, Territoires en partage, politiques du passé et expériences de cohabitation en Transylvanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.13925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre deux mondes: Le delta du Danube et la lagune de l’Oder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2014, Des lieux hors du monde : les îles à l'Est, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Macquaire, Le cercle des homards. Hoëdic, une île entre rumeur et naufrage. Ethnographie d'une catastrophe maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.14503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774998v1</w:t>
-              </w:r>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">hal-01775001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5444,51 +5444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Everything is protected now, but who protects the local people?‘: Local Ecological Knowledge of Kihnu Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raivo Kalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,4560 +5811,4987 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les maux de l’anguille. Diversité bioculturelle et espèce amphihaline en érosion : la Basse-Loire et ses marais face à une double extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les changements écosystémiques au prisme du langage : perspectives en anthropologie et en linguistique/The Changing Nature: New Perspectives from Anthropology and Linguistics on the Relationship Between Human Societies and Their Ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7107 LACITO; EFL Université Paris Cité; CNRS; Université Sorbonne-Nouvelle, Apr 2026, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en œuvre des politiques publiques patrimoniales divergentes. L'instrument &amp;quot;inventaire(s)&amp;quot; au cœur des frictions Nature/Culture sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs sur l’eau et conflits de légitimité. Archaïsmes ou réponses durables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour; EA 3002 ITEM (Identités, Territoires, Expressions, Mobilités); Chaire PCITER (Le patrimoine culturel immatériel comme levier de développement des territoires), Mar 2026, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures de l’anguille et anguilles de la Nature : navigation diadrome entre humains et non-humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrosystèmes et relations interspécifiques : regards croisés sur le castor et l’anguille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mosaïques, UMR 7218 LAVUE (Laboratoire Architecture Ville Urbanisme Environnement), Feb 2026, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exhibiting the Arctic in Paris: A Multiplicity of Representations of Northern Nature (Anna Boberg and René-Yves Creston)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Wadstein Macleod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situer le Nord : circulations franco-nordiques (1870-1940) / Situating the North: Franco-Nordic circulations (1870-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; In Visu (UAR 3103); Université Paris 1 Panthéon-Sorbonne; HiCSA; Nord Norsk Kunst Museum, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arctic symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relate North 13 - Lessons from the Land: New Genre Arctic Art and Land-Based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Memorial University of Newfoundland and Labrador; The Arctic Sustainable Arts And Design Network; The University Of The Arctic, Nov 2025, Saint-John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From torpedoes to pingers: a two centuries-long perspective on the management of interactions between fisheries and small cetaceans in the French Bay of Biscay. Conference report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitguyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Pierce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG HIST Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES; WG HIST, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigating changing coasts. Northern Europe on the move: languages, communities, bio/diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third installment of the joint seminar for cross-Germanic linguistics. Cross-Germanic linguistics meets ecolinguistics and language ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Europe (Centre Interlangues Texte, Image, Langage (TIL UR 4182)); Université Jean Moulin Lyon 3 (Centre d’Études Linguistiques - Corpus, Discours et Sociétés); Sorbonne Université, Jan 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winter fishing and the winter of fishing: social-ecological mutations at work within the Finnic communities of the Baltic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congressus XIV Internationalis Fenno-Ugristarum – CIFU XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tartu Ülikool, Aug 2025, Tartu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From torpedoes to pingers: a two centuries-long perspective on the management of interactions between fisheries and small cetaceans in the French Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitguyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Pierce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th annual European Cetacean Society Conference - Navigating waters of change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cetacean Society, May 2025, Ponta Delgada (Açores), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds polaires de l'Institut polaire français Paul-Émile Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des archives au prisme de l'actualité de la recherche : l’héritage de Paul-Émile Victor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales de France; Fonds de dotation Paul-Émile Victor, Oct 2025, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (im)-matérialités d’une interface terre-mer. Spécialisations spectrales et ondulaires maritimes et côtières : les acteurs, les institutions, les infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêche maritime et électronique embarquée. Évolution historique et adaptation sociotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRBC; CFV, Oct 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernacular and ethno-design: human/other-than-human interweaving and land-sea labilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Octopus Choreographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Arquitectura da Universidade do Porto; Centro de Estudos de Arquitectura e Urbanismo, Sep 2024, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures and continuities in French ethnographic iconographic representations of the Sub-Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arts for Resilient Futures — ART FOREST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Södertörn högskola; ReNEW (Reimagining Norden in an Evolving World), Oct 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In and Out of Ecology: New insights from deconstructing ecological theory in light of the history of ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG HIST Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES; WG HIST, Jun 2024, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les socio-écosystèmes humains/autres qu’humains des côtes boréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la nature – la langue du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRISCO, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Conservation, Yes, but of What?” Tensions and Resistance around Traditional Environmental Uses in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protected Areas and Local Communities: Exploring the Challenges of Nature Conservation and Human Well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Ethnology and Folklore Studies with Ethnographic Museum at Bulgarian Academy of Sciences, Oct 2023, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires périphériques maritimes et socio-écosystèmes : retour vers le futur ? Analyse comparative de trajectoires territoriales contemporaines (Atlantique nord et mer Baltique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversifications économiques et territoires maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIDEQ; CRDT; UQAR, Sep 2023, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Controversies and Intangible Cultural Heritage: Lability of Categories, Plurality of Cosmologies and Ontological Clashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kultūras Krustpunkti XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latvijas Kultūras akadēmijas, Nov 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic approach for a review and characteristics evaluation performance matrix and survey on fisheries-windfarm interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rasmus Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marloes Kraan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES ASC Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES, Sep 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification des Documents stratégiques de façades - Aspects socio-économiques, écologiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Furiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions à la Simplification du cycle de planification stratégique en mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA, Apr 2022, Plouzané, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intangible Cultural Heritage: a new tool for sustainability? (Estonia, France, Canada). The case of marine mammals hunting in boreal coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Mammals - a Sustainable Food Ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAMMCO, Oct 2022, Tórshavn, Féroé, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weather perception in coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weather and language-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne; CNRS; Université Bourgogne-Franche-Comté; MSH Dijon; Laboratoire Centre Inter Langues TIL EA 4182, Oct 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialist fisheries in the Adriatic and Central Mediterranean Sea. The case of Tuna fishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG HIST Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES; WG HIST; Università di Padova, Jun 2022, Chioggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation critique de l’intégration des pêcheurs et des scientifiques dans les processus décisionnels visant à réduire les captures accidentelles dans le golfe de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammals - a Sustainable Food Ressource</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NAMMCO, Oct 2022, Tórshavn, Féroé, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès des sciences aquatiques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archipel Developpement, Sep 2022, Saint-Pierre et Miquelon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Weather perception in coastal communities</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible intégration des TEK dans la gouvernance des socio-écosystèmes? Diversités et aboutissements des mobilisations de communautés littorales au sein de communs de l’aire culturelle européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and language-conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne; CNRS; Université Bourgogne-Franche-Comté; MSH Dijon; Laboratoire Centre Inter Langues TIL EA 4182, Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les communs environnementaux : des pratiques aux normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO; CRBC, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anatole Danto</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et mésusages du phoque dans le Golfe de Riga (Estonie, Lettonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dé)prédations marines? Etat des recherches en sciences sociales et approches comparatives des territoires, des savoirs et des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS; PSL; CRDT; CERES; UQAR; MNHN; CETMA; PALOC, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glorifying fishing, damaging Nature: ambivalent ethnographies in Saint-Pierre and Miquelon archipelago (North America, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Settimana dell'Antropologia e dell'Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Franco-Italienne; Università di Torino; Centro "Luigi Bobbio" per la Ricerca Sociale Pubblica e Applicata; Dipartimento di Culture, Politica e Società; Arcipelago Europa - Centro di Ricerca su Società, Culture e Ambienti nell’Europa d’Oltremare, May 2022, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie maritime civile et militaire française : deux siècles d’hybridations, entre ethnographie, Marine nationale et affaires civiles en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies militaires : Quelles relations entre les ethnologues – producteurs d’une science pratique, impliquée et appliquée – et l’usage de ces connaissances par les militaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ethnologie française; Centre de recherche de Saint-Cyr-Coëtquidan; MSH Bretagne, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing migratory (Human and Non-Human) resources: coastal and estuarine ethnographies in North Atlantic and Baltic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea Research Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Åbo Akademi (The Sea); Turun yliopisto (AHA – Center for Environmental Humanities – Aallonharjalle), Apr 2022, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bycatch of marine mammals and seabirds in the Bay of Biscay. Looking back to help the future of fisheries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG HIST Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES; WG HIST; Università di Padova, Jun 2022, Chioggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...530 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre la pêche au musée : parcours ethnographique à travers les collections halieutiques européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collecter, collectionner, conserver. 145ème congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquacalypse en actes : des alertes des grandes dames de la mer à l’action collective en vue de la gestion socio-écosystémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès franco-canadien sur les sciences aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archipel développement; SFI, Sep 2021, Saint-Pierre-et-Miquelon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entangled heritage: from Traditional Ecological Knowledge to Intangible Cultural Heritage in the common marshes of the Loire river estuary during the Capitalocene era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological and Cultural Diversity in the Context of European Vulnerable Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Italie; Institut Français d'Italie; Université Ca Foscari (Venise), Apr 2021, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gouvernance des continuums écologiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès franco-canadien sur les sciences aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archipel Développement; SFI, Sep 2021, Saint-Pierre et Miquelon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie maritime au Nord, anthropologie maritime du Nord : enquête ethnographique multisite au sein de communautés de pêcheurs subarctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hommage à Aliette Geistdoerfer. Aliette Geistdoerfer : parcours pluriels d’une anthropologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CETMA; MNHN; UMR PALOC, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de l’environnement marin, savoirs écologiques et patrimoine culturel immatériel : naviguer entre les patrimoines à l’heure du Capitalocène à Saint-Pierre et Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences de la soutenabilité et l’archipel de Saint-Pierre et Miquelon : perspectives de recherches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; ESC; EMI; CEREMA / DTecEMF; SHD / DRT NO / Brest, Dec 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In between Nature and Culture: ethnography of Local and Traditional Ecological Knowledge among European coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jauno akadēmiķu otrdienas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latvijas Kultūras akadēmija (LKA); Latvijas Mākslas akadēmijas (LMA); Latvijas Mūzikas akadēmijas (LVLMA), Apr 2019, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire : des collectifs humains et non-humains à l'épreuve du capitalocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptation des marais littoraux au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum des Marais Atlantiques; Parc naturel régional du Marais poitevin; Université de La Rochelle, Nov 2018, La Rochelle, France. pp.240-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs écologiques locaux et traditionnels en contextes marin et côtier : vers une légitimation d’un patrimoine culturel immatériel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine maritime en question : inventorier, numériser, partager le patrimoine maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale; UMR LETG; EA CFV; EA HCTI; IUEM; IBSHS, Nov 2019, Plouzané, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie politique de « la gouvernance des mers et des océans ». Ethnographie des réorganisations politiques induites par l’objectif de durabilité appliqué à la gestion des territoires maritimes et des ressources marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Zeltner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès national de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP; Science Po Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In between perpetuations and mutations: ethnography of forest uses by the Finnic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Likhacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest ecosystems, living forests. How do usages, management options and social practices interact with wildlife in the forest?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA; Université de Tours; UMR 7324 CITERES; CNRS; Domaine National de Chambord; INSA Centre-Val de Loire, Mar 2019, Chambord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques traditionnelles des pêcheurs aux engins et aux filets de Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribuer à l’inventaire national du patrimoine culturel immatériel : Les problématiques, du terrain à la restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français du Patrimoine culturel immatériel CFPCI; Maison des Cultures du monde; Ministère de la Culture, Oct 2019, Vitré, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires (post)-soviétiques de minorités côtières finno-ougriennes (Lives, Ingriens et Votes) : l’accès aux communs maritimes et l’extinction de langues, des kolkhozes de pêche à l’industrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, changements et adaptations : ethnographies et écolinguistiques des communautés côtières nord européennes à l’aune du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTPi ApoliMer; ESC; EMI; CNRS, Dec 2019, Plouzané, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et dialectes à l’interface terre-mer : les côtes sablo-vaseuses vectrices d’adaptations aux changements ? Ethnographies et écolinguistiques en Loire (France), à Kihnu (Estonie) et en Frise (Allemagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, changements et adaptations : ethnographies et écolinguistiques des communautés côtières nord européennes à l’aune du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTPi ApoliMer; ESC; EMI; CNRS, Dec 2019, Plouzané, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens dynamiques entre déterminismes socio-économique et écosystémique dans les évaluations d’impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retreat of the "Approche socio-écosystémique de l’impact des parcs éoliens flottants" APPEAL project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Énergies Marines; Comité Départemental des Pêches et des Elevages Marins du Morbihan; Université de Bretagne Occidentale, Oct 2019, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs écologiques comme démonstrateurs d’un PCI maritime et littoral : analyse comparative de processus de constructions et de mobilisations au sein de quatre communautés côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du patrimoine immatériel en Europe et en Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA 4249 Héritages et Constructions dans le Texte et l’Image; Institut des Amériques; EA 7462 Géoarchitecture; Université de Bretagne Occidentale; DASTUM; Bretagne Culture Diversité, May 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anatole Danto</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pêche aux engins et navigation : de la préservation des savoirs locaux à la patrimonialisation face aux changements au cœur d’un LTSER, la zone-atelier Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences de la soutenabilité et l’archipel de Saint-Pierre et Miquelon : perspectives de recherches interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; ESC; EMI; CEREMA / DTecEMF; SHD / DRT NO / Brest, Dec 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Naviguer sur la Loire aujourd'hui, entre héritages et nouveaux usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intelligence des patrimoines; Mission Val de Loire, Sep 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire : des collectifs humains et non-humains à l'épreuve du capitalocène</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire : concepts, méthodes et ambitions d’un inventaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louison Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation des marais littoraux au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forum des Marais Atlantiques; Parc naturel régional du Marais poitevin; Université de La Rochelle, Nov 2018, La Rochelle, France. pp.240-248</w:t>
+              <w:t xml:space="preserve">Contribuer aujourd’hui à l’Inventaire national du PCI : approches communautaires, pluridisciplinaires et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication; Ethnopôle La Fabrique de patrimoines en Normandie, Jan 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...590 lines deleted...]
-                <w:t xml:space="preserve">When science meets policy: ethno-historical ecology for future management of endangered species, the Angel shark Squatina squatina</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical ecology, local ecological knowledge, western science and public policies: the eel case (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG in Historical Ecology, Annual Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUEM; ICES, Sep 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...219 lines deleted...]
-                <w:t xml:space="preserve">Historical ecology, local ecological knowledge, western science and public policies: the eel case (Anguilla anguilla)</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Materials, sources and data on marine environment and fisheries: some research opportunities from national to local (France / Bretagne / Brest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG in Historical Ecology, Annual Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUEM; ICES, Sep 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">, ICES; IUEM, Sep 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Materials, sources and data on marine environment and fisheries: some research opportunities from national to local (France / Bretagne / Brest)</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition d’un marais estuarien : éco-anthropologie des collectifs paludicoles de Basse-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine culturel immatériel est-il naturel et environnemental ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ethnopôle Centre français du patrimoine culturel immatériel Maison des Cultures du Monde, Oct 2018, Vitré, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When science meets policy: ethno-historical ecology for future management of endangered species, the Angel shark Squatina squatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG in Historical Ecology, Annual Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ICES; IUEM, Sep 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">, IUEM; ICES, Sep 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Louison Suard</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet de pêche scientifique de l'ADAPAEF 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine culturel immatériel est-il naturel et environnemental ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ethnopôle Centre français du patrimoine culturel immatériel Maison des Cultures du Monde, Oct 2018, Vitré, France</w:t>
+              <w:t xml:space="preserve">Groupe d'appui au Plan de gestion des poissons migrateurs du bassin de la Loire, de la Sèvre niortaise et des côtiers Vendéens 2014 - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DREAL de la région Centre-Val de Loire, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“SEMER” : Seeding the sea. Evolution and adaptation of aquaculture and fishery practices to enhance shellfish stocks in the bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social-ecological systems from a political perspective: for a dissection of the concept of governance, exploring the land-ocean continuum, coastal zones, river deltas, islands and wetlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims; SENSE Research School for Socio-Economic and Natural Sciences of the Environment; IUEM Institut universitaire européen de la Mer, Jul 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone Atelier Brest-Iroise. Report for the ARTISTICC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final meeting of the "Adaptation Research a Trans-disciplinary Transnational Community and Policy Centred Approach" ARTISTICC project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Moncton, Jun 2017, Cocagne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impossible sustainability of the Bay of Brest? 40 years of ecosystem evolution, interdisciplinary knowledge construction and key questions at the science-policy-communities interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LTER-France - Zones Ateliers Network &amp; Critical Zone Observatories, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coquille au cœur de l’adaptation. Adaptation des sociétés littorales au changement climatique : étude d’une communauté de pêcheurs en Rade de Brest (Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer convoitée : métiers, usages et régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bay of Brest. Report for the ARTISTICC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th retreat of the "Adaptation Research a Trans-disciplinary Transnational Community and Policy Centred Approach" ARTISTICC project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cochin University of Science and Technologogy, Oct 2016, Cochin, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance du continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier inter-ZA sur la "Gouvernance des socio-écosystèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Zones Ateliers du CNRS, Sep 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de pêche scientifique de l'ADAPAEF 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission technique départementale de pêche 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction Départementale des Territoires et de la Mer de la Loire-Atlantique; Préfecture de la Loire-Atlantique, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10374,401 +10801,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unclassifiable Arctic. René-Yves Creston and his Boreal Representations: Ethnology, Art, Marine Studies, and Polar Visuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franskit nutaaliortut Atlantikup Avannaani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Settlers in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (dis-)continuités littorales des barachois à Saint-Pierre-et-Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives ethno-linguistiques de Geneviève Massignon : un éclairage sur la navigation en Loire et ses savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal (dis-)continuities and the barachois in Saint-Pierre-et-Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10778,737 +11205,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intangible knowledge and practices of coastal communities regarding the marine environment of the Narsaq and Qaqortoq Fjords, Kujalleq Municipality, South Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Quédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 European polar science week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immatérialités des connaissances et pratiques des communautés côtières concernant l’environnement marin. Fjords de Narsaq et Qaqortoq, sud Groenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Quédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Scientifiques du Comité National Français des Recherches Arctiques et Antarctiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco-anthropology in Lower Loire: waterfowl hunting and related knowledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For an eco-anthropological approach to changes affecting fishing communities in the eastern Baltic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baltic Conference on the Environmental Humanities and Social Sciences BALTEHUMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Riga, Latvia. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishing shrimp in the Wadden Sea: the extinction of a traditional practice in the Frisian area of Bremerhaven (Weser mouth)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Siats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceans Past VII Conference - Tracing human interactions with marine ecosystems through deep time: implications for policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bremerhaven, Germany. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt des SHS pour l’acquisition de données biologiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Groupement d'Intérêt Scientifique sur les poissons Amphihalins - Anguille (GRISAM) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation par la pêche de coquillages d'écloserie en rade de Brest : quels acteurs pour quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle et séminaire du thème 2 de la Zone Atelier Brest-Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Plouzané, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite pêche en Poméranie Occidentale : état des lieux en 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du master SML / EGEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Plouzané, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11518,51 +11945,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents de zonage ou coexistants, diversité des lignes de devenir des êtres et des choses des îles et marais de Basse-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11571,276 +11998,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatiser l’accès aux communs environnementaux : ethno-histoire environnementale et sociale des minorités fenniques de la Baie de la Luga (oblast de Leningrad, 1945-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of “Adaptation and adaptive capacity of coastal communities in Northern Norway” session and stakeholder dialogue “Reflections on the science-policy interface”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorottya Bognar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Melli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and evolutionary characterization of the endangered North Sea Houting (Coregonus oxyrinchus) : analysis of the consequences of hybridization in NSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11850,309 +12277,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorology of island souls in the work of Raphaëlle Von Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Météorologie des âmes insulaires dans l’œuvre de Raphaëlle Von Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group on the History of Fish and Fisheries (WGHIST; outputs from 2023 meeting)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Agiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Albano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Barausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 6, Issue 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17895/ices.pub.25212875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Brière, les runches des vanniers-huchiers de Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lien créatif, n°49</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pirogues monoxyles du Soomaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12168,830 +12664,761 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chasse-marée, n°339</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp. 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.18-21</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Division navale de Terre-Neuve et d’Islande aux missions polaires : plusieurs siècles de présence française dans les mers arctiques et subarctiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la Division navale de Terre-Neuve et d’Islande aux missions polaires : plusieurs siècles de présence française dans les mers arctiques et subarctiques</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds polaires arctiques de l’Académie de Marine à Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brest, la Marine et les pôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brest, cité d'exploration polaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fonds documentaire exceptionnel sur les pôles à Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Pommepuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brest, cité d'exploration polaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre la Convention Unesco de 2003 sur la Sauvegarde du Patrimoine culturel immatériel au sein des communautés côtières subarctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quatre campagnes de Joseph Paul Gaimard avec La Recherche (1835-1840) : découvrir natures et cultures arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nasses à poisson estuariennes en Europe du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lien créatif, n°42</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group on the History of Fish and Fisheries (WGHIST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth H. Thurstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryony Caswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Bennema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henn Ojaveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 2, Issue 110</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17895/ices.pub.7620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French CNRS/MITI SPA (&amp;quot;Savoir, Pouvoir, Avoir&amp;quot;) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASSA Northern Notes - Issue 51 (Spring/Summer 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13001,4551 +13428,4551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel. Pratiques de pêche passives sur le bassin Loire : le guideau et le filet-barrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025_67717_INV_PCI_FRANCE_00554, Ministère de la Culture; AAPPBLB. 2025, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel. Les savoirs nautiques ligériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Leclesve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Vraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025_67717_INV_PCI_FRANCE_00551, Ministère de la culture. 2025, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">2025_67717_INV_PCI_FRANCE_00554, Ministère de la Culture; AAPPBLB. 2025, pp.33</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de pêche soutenables comme objet du patrimoine vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour la conservation des pêcheries de la Côte de Jade. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche aux engins et filets en France métropolitaine et ultramarine : un patrimoine vivant emblématique du Domaine public fluvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FNADAPAEF. 2024, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel. La construction navale vernaculaire en bois, l’art de la charpenterie de marine : le doris de Saint-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024_67717_INV_PCI_FRANCE_00535, Ministère de la Culture, Direction Générale des Patrimoines et de l'Architecture, Délégation à l’inspection, la recherche et l’innovation (DIRI), Département de Recherche, Valorisation, PCI (DRVPCI). 2024, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise du chantier de construction et réparation navale Chantier Minée, commune de Saint-Jean-de-Boiseau (Loire Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leclesve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture - DRAC Pays-de-la-Loire. 2024, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’efficacité de l’action de sensibilisation à destination des plaisanciers menée sur les ports du Crouesty et de la Trinité-sur-Mer. LIFE16 IPE/FR001_MARHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2024, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic des pratiques de chasse maritime et de pose de filet fixe sur le Domaine public maritime de la façade Atlantique au sein du réseau Natura 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Furiga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022-MAPA09, Office français de la biodiversité/Délégation de façade maritime Atlantique; JéOcéan; Marine Initiatives. 2024, pp.179 + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions cétacés – course au large et prévention des collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole nationale de voile et des sports nautiques, Mission Sport mer et littoral; Office français de la biodiversité, Direction des aires protégées et des enjeux marins. 2024, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension au domaine maritime de la plateforme Outdoorvision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole nationale de voile et des sports nautiques, Mission Sport mer et littoral; Office français de la biodiversité, Direction des aires protégées et des enjeux marins. 2024, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles durables du Danemark métropolitain (Fejø)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambassade de France au Danemark; Institut français du Danemark; SMILO – The Small Islands Organisation. 2024, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles durables du Danemark métropolitain (Fanø/Læsø)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambassade de France au Danemark; Institut français du Danemark; SMILO – The Small Islands Organisation. 2024, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives photographiques des expéditions de la mission EGIG – Expédition glaciologique internationale au Groenland (1958-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut polaire français Paul Emile Victor; European Sustainability Center. 2024, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : Pratiques et savoir-faire paludiers en Presqu’île de Guérande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaële Simonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024_67717_INV_PCI_FRANCE_00537, Ministère de la Culture, Direction Générale des Patrimoines et de l'Architecture, Délégation à l’inspection, la recherche et l’innovation (DIRI), Département de Recherche, Valorisation, PCI (DRVPCI). 2024, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies of successful user/manager/researcher involvements in North Atlantic and Europe birds and fish co-management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NAMMCO. 2024, UIWG: Working Group on enhancing User Involvement (2024.06.25)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Association pour la conservation des pêcheries de la Côte de Jade. 2024</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions techniques et scientifiques de la base Archipôles (archives polaires françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut polaire français Paul Emile Victor; European Sustainability Center. 2023, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">FNADAPAEF. 2024, pp.14</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie appliquée à l'archéologie. Étude des barrages de pêche en eau douce de la Baltique orientale (Vidzeme lettone et Estonie du sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique Néolithisation du nord-ouest de la Russie (2NOR). 2023, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024_67717_INV_PCI_FRANCE_00535, Ministère de la Culture, Direction Générale des Patrimoines et de l'Architecture, Délégation à l’inspection, la recherche et l’innovation (DIRI), Département de Recherche, Valorisation, PCI (DRVPCI). 2024, pp.38</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations Hommes-Mers au sein des communautés côtières boréales : Ethno/graphies sensibles des immatérialités des connaissances et pratiques concernant l’environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Culture - DRAC Pays-de-la-Loire. 2024, pp.32</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de recherche &amp;quot;Vestfirðir&amp;quot; : Ethnographier les adaptations et transformations des chasses et pêches face aux changements socio-écosystémiques à l’œuvre en Islande du nord-ouest. Rapport de mission 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artic Lab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anatole Danto</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrypter la controverse autour des captures accidentelles dans le Golfe de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7266 - Littoral Environnement et Sociétés (LIENSs). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mazurkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Filippova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fjords du Sud (Groenland). Une maritimité intrinsèque au patrimoine des communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de projet - Immatérialités des connaissances et pratiques des communautés côtières boréales concernant l’environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pierre et Miquelon (France). Un Patrimoine culturel immatériel halieutique du local au global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger l'Iroise. Les paysages alimentaires de la mer d’Iroise : entre traditions et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Parc naturel marin d'Iroise. 2023, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds iconographique de la Direction des constructions navales du port de Brest. Albums photographiques (1871-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guilpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service historique de la Défense. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptations des pêcheurs artisans aux changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Furiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] France Energies Marines; Université de Caen; JéOcéan; European Sustainability Center. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The funds of René-Yves Creston, a scientific heritage dedicated to the Faroe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Uttanríkis- og mentamálaráðið (Faroese Ministry of Foreign Affairs and Culture); Tjóðsavnið (Faroe Islands National Museum); Institut français du Danemark; Ambassade de France au Danemark. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer durablement les ressources marines en Atlantique nord. NAMMCO, les mammifères marins et leurs consommations : de la diplomatie scientifique à la science de la diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut français du Danemark. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification de l'Espace Maritime français et Documents Stratégiques de Façades : une contribution des sciences sociales du politique à l'analyse des freins et leviers à la simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Furiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEREMA DTec REM; MTE/DEB; MM/DGAMPA. 2022, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placer les Îles Féroé sur les cartes : un positionnement central et un projet politique national pour la recherche, l’Arctique et l’océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut français du Danemark. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : Les pratiques traditionnelles des pêcheurs aux engins et aux filets de Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021_67717_INV_PCI_FRANCE_00505, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Délégation à l’inspection, la recherche et l’innovation (DIRI). 2021, pp.59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délimiter le Terre-Mer – Synthèse des différentes limites existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Centre d'études et d'expertise sur les risques, l'environnement, la mobilité et l'aménagement (CEREMA), Division Technique Risques, Eau, Mer. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EvolAM : Évolution contemporaine des Affaires maritimes. La réorganisation de l'Administration de la mer en France (2007-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Marine Initiatives. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives de la Station navale du Sénégal et de la Flottille du Niger (1851-1895). Répertoire numérique de la sous-série MB 1/R (1/R/1–1/R/9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Service Historique de la Défense. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de la pêche morutière : ethnographies de la pêche côtière miquelonnaise en doris (seconde moitié du XXème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Préfecture de Saint-Pierre et Miquelon; Collectivité territoriale de Saint-Pierre et Miquelon; Mission UNESCO; Miquelon Culture Patrimoine. 2021, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur des fonds artistiques de Anne Mandeville (Paimboeuf, Loire-Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Direction régionale des affaires culturelles des Pays-de-la-Loire. 2021, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire détaillé de la série 9/Fi/10 : albums photographiques de bâtiments militaires et civils sur plaques de verre, Direction des constructions navales de Brest (1945-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service Historique de la Défense. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : la pêche au carrelet sur l’arc Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021_67717_INV_PCI_FRANCE_00490, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2021, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête ethnographique auprès de la communauté des gens de mer concernée par le projet de ferme pilote PEOF Groix-Belle-Île</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Furiga</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022-MAPA09, Office français de la biodiversité/Délégation de façade maritime Atlantique; JéOcéan; Marine Initiatives. 2024, pp.179 + annexes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Occidentale; UMR 6539 LEMAR; France Energies Marines. 2021, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2024, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques et évolution du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerema Eau Mer Et Fleuves (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CEREMA. 2020, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Ecole nationale de voile et des sports nautiques, Mission Sport mer et littoral; Office français de la biodiversité, Direction des aires protégées et des enjeux marins. 2024, pp.27</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récolement et état des fonds de la sous-série 2 P 3 - Inscription maritime des quartiers de Brest, Camaret, Le Conquet, l’Aberwrac’h (1725-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service Historique de la Défense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Ecole nationale de voile et des sports nautiques, Mission Sport mer et littoral; Office français de la biodiversité, Direction des aires protégées et des enjeux marins. 2024, pp.28</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis scientifique sur un projet de fiche d’inventaire PCI concernant une pratique de pêche traditionnelle en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialités et immatérialités de la pêche aux poissons migrateurs amphihalins en Bretagne : un inventaire du patrimoine culturel portuaire associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Région Bretagne. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : la chasse au gibier d'eau en Basse-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : les pêches traditionnelles en Basse-Loire aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ambassade de France au Danemark; Institut français du Danemark; SMILO – The Small Islands Organisation. 2024, pp.8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021_67717_INV_PCI_FRANCE_00497, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : l'apiculture de zone humide en Basse-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021_67717_INV_PCI_FRANCE_00495, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : la pêche aux engins et filets dans le bassin de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duhaa-Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2020_67717_INV_PCI_FRANCE_00487, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie des Centres de sécurité des navires et de leurs antennes en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Transition écologique et solidaire, Direction générale des Infrastructures, des transports et de la mer, Direction des Affaires maritimes, Sous-direction de la sécurité maritime. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une anthropologie de la nature en contexte archipélagique ultramarin : les patrimoines maritimes immatériels de Saint-Pierre et Miquelon dans la perspective d’un classement au titre du patrimoine mondial de l’UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Préfecture de Saint-Pierre et Miquelon. 2019, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie historique et histoire environnementale de l’estuaire de la Loire : perspective de collectages de matériaux ethnographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Groupement d'Intérêt Public Loire Estuaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des pratiques traditionnelles des pêcheurs aux engins et aux filets de Loire-Atlantique : rapport d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ambassade de France au Danemark; Institut français du Danemark; SMILO – The Small Islands Organisation. 2024, pp.12</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la culture et de la communication. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Institut polaire français Paul Emile Victor; European Sustainability Center. 2024, pp.58</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de pêche au carrelet en France : état des lieux et problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2019, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">2024_67717_INV_PCI_FRANCE_00537, Ministère de la Culture, Direction Générale des Patrimoines et de l'Architecture, Délégation à l’inspection, la recherche et l’innovation (DIRI), Département de Recherche, Valorisation, PCI (DRVPCI). 2024, pp.49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire, de l’estuaire à la Brière : rapport d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la culture et de la communication. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Parc naturel marin d'Iroise. 2023, pp.65</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pêche scientifique de silures (Silurus glanis) sur la Sèvre Nantaise en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Association Départementale Agréée de Pêcheurs Amateurs aux Engins et aux Filets de Loire-Atlantique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Institut polaire français Paul Emile Victor; European Sustainability Center. 2023, pp.11</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport de marchandises par voie d'eau : étude comparative d'un patrimoine ethnologique. Cas de l'estuaire de la Loire, du Golfe du Morbihan et du sud du Canal de Nantes à Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture et de la communication. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : la pêche professionnelle à la morgate (Sepia officinalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Parc naturel régional du Golfe du Morbihan; Ministère de la Culture et de la Communication. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">UMR 7266 - Littoral Environnement et Sociétés (LIENSs). 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire méthodique, Fonds de la Préfecture Maritime de Brest, Série ZH, Action de l'Etat en Mer, 1887-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Défense, Centre Historique des Archives, Service Historique de la Défense, Division Territoriale Nord-Ouest, SHD Brest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...1278 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...1739 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17555,215 +17982,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés littorales et leurs usages traditionnels du Watt en mer des Wadden depuis le Moyen-Âge (Mer du Nord, Pays-Bas, Allemagne, Danemark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02405041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des pêche fluviale, petite pêche et pêche côtière en Poméranie Occidentale et Bas-Oder depuis la décollectivisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01310841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêches traditionnelles aux poissons migrateurs dans l'estuaire de la Loire : l'exemple des pêcheurs amateurs aux engins et aux filets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01067181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17773,206 +18200,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche aux bourgnes en Basse-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567134v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche professionnelle à la morgate dans le Golfe du Morbihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18040,51 +18467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FEB445A"/>
+    <w:nsid w:val="09EABFC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18271,51 +18698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-danto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2383-9143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512119970561934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5270-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivar Ruukel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lyg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Kalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Svanberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelis Leas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prakofjewa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sartori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Danto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pertel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Qu&#233;dec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y5z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/LGSP/2785-2709/2024/01/011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Likhacheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshad Yusif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Saeedi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lear" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine R&#233;veillas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8827" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1071163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.17609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9678" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.18404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35944" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Suard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.6613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cherques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pommepuy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21434" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30743" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Macadr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1778" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.8786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70823" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.14391" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3406" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laubie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.06.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKCRF73T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambrechts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018418794329" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15176" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13925" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21426" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#245;ukand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pieroni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/understanding-marine-changes-9781035311101.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311118.00012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/698" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitguyot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Pierce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Metzler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322527v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735914v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pfeiffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690017v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690030v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Furiga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rateau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Raymond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507309v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094710v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zeltner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chosson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415081v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pauchet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Troadec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956720v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774263v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667448v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907245v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891004v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Siats" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554035v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Bognar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Melli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Molina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547413v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.25212875" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609020v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671547v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084057v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012779v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205279v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084067v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695955v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036220v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Thurstan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Klein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Caswell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bennema" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henn Ojaveer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.7620" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127281v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leclesve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebouc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Vraux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628362v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606308v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rieth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485938v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464875v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774120v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531547v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Simonnin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081548v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193370v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193674v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193665v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563560v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guilpin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812739v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674190v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140509v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Costa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414445v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208433v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424270v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815666v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165768v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039268v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duhaa-Glize" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983896v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerema Eau Mer Et Fleuves (dir.)" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bars" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039290v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881685v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554032v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118033v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301938v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344128v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889650v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769886v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769879v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769824v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02405041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01310841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01067181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567134v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santini" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Adda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554430v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-danto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2383-9143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512119970561934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5270-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivar Ruukel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lyg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Danto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pertel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Qu&#233;dec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y5z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/LGSP/2785-2709/2024/01/011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Kalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Svanberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelis Leas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prakofjewa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sartori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine R&#233;veillas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8827" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Saeedi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lear" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshad Yusif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Likhacheva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.17609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.18404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35944" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Suard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.6613" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cherques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pommepuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21516" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5979" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1071163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30743" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Macadr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1778" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.8786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.14391" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laubie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.06.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKCRF73T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambrechts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018418794329" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6363" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13925" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21426" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#245;ukand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pieroni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/understanding-marine-changes-9781035311101.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311118.00012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/698" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603524v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Wadstein Macleod" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitguyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Pierce" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Metzler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pfeiffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Furiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rateau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363458v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211345v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361393v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Raymond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507309v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zeltner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chosson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pauchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Troadec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610219v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667448v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684736v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907250v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Siats" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995698v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861614v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Bognar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Melli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Molina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967354v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.25212875" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609020v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084063v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084067v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036220v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Thurstan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Klein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Caswell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bennema" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henn Ojaveer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.7620" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282365v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127281v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leclesve" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebouc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Vraux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521414v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rieth" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774120v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467767v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602240v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531547v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Simonnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628362v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109064v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069308v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guilpin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812739v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814391v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814389v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414445v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208433v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815666v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165761v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424270v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186235v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165768v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Costa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101777v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983896v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerema Eau Mer Et Fleuves (dir.)" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bars" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881685v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554032v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487930v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561898v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873035v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039268v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duhaa-Glize" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060798v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118033v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272511v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889650v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769883v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769886v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769879v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769824v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02405041v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01310841v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01067181v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567134v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Adda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>