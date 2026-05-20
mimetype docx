--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">96161512119970561934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">D0TNhi8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/P-5270-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -243,4980 +264,4980 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bateaux monoxyles du monde ouralien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aivar Ruukel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15lyg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites îles, grandes ambitions. Oscillations à l'œuvre au sein des territoires insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Décider, attirer, ancrer .. Les trois actes du gouvernement des lieux, 128, pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Royale et la Jeanne : visions d’un artiste-ethnologue, René-Yves Creston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Brest et la Jeanne d’Arc, Histoire d’une épopée maritime - 1964-2010, HS 12, pp.167-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anguilla viaticum : l’anguille européenne, voyageuse convoitée objet de complexités éco-ethno-juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L'animal voyageur, 2024 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmographies boréales : essai ethno-artistique sur les côtes de la mer du Labrador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Quédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Nord, Revue internationale d'études arctiques/International Journal of Arctic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.113-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethno-archéologie des bassins versants de la Baltique orientale : retour sur un terrain pluridisciplinaire consacré à la technologie des barrages de pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.309-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12y5z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Winterreise”. Sci-Arts Winter Season Journey Through the Human-Nature Relationships of the Land-Sea Continuum, from North Sea to Baltic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lagoonscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Epic, Ecocriticism, and Aesthetic Anthropology: New Approaches to the Environmental Challenges, 4 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/LGSP/2785-2709/2024/01/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30687/LGSP/2785-2709/2024/01/011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04639043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commons are cared for: Coexistence between humans and wild birds on the island of Kihnu, Estonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raivo Kalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingvar Svanberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meelis Leas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Prakofjewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pan3.10669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-designing marine science beyond good intentions: support stakeholders empowerment in transformative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Saeedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Co-Designing Science for the Ocean We Want, 80 (2), pp.374-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité écologique : une solution juridique à la problématique des captures accidentelles dans le Golfe de Gascogne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosma Cazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 84 (2022-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/droitcultures.8827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen, Les provinces du temps. Frontières fantômes et expériences de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.61135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.61135⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04097402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Живото наследство на „Лаваш“ в Азербайджан</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elshad Yusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Живи наследства / Living Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 години Kонвенция 2003 / 20 years Convention 2003, 9-10, pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic Biodiversity, Natural Biodiversity and Traditional Ecological Knowledge: a Common Extinction. Questioning the Adaptive Capacities of Indigenous Peoples from Arctic and Sub-Arctic Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatole Danto</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pertel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Likhacheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.37-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/efo.21591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baie de la Luga et ses communautés de pêcheurs : faire face à la privatisation de l’accès aux communs maritimes et côtiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51-52-53, pp.175-202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.17609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/efo.17609⟩</w:t>
+                <w:t xml:space="preserve">hal-02561928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie des langues fenniques minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Langues en mouvement : changements linguistiques dans l'espace postcommuniste au tournant du XXIe siècle, 52, pp.269-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2022.9678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête ethnographique chez les Lives de Courlande (Lettonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51-52-53, pp.407-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/efo.18404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terres australes françaises, terrain d’expérimentation de la solidarité écologique. Approche intégrée pour la résolution des conflits pêcheries - mégafaune marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, HS 37 (Hors-série 37), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.35944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations aux changements socio-écosystémiques et évolution des rapports au marais : enquête ethnohistorique et géographique en Grande Brière Mottière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Eaux vives – eaux mortes Géohistoire des dynamiques des « territoires d’eau », 21-22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geohist.6613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Whistleblowers: Women’s Contributions to Marine Knowledge and Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cherques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosma Cazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saint-Pierre and Miquelon, 46 (4), pp.349-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26028/cybium/2022-464-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations Homme-Nature chez les peuples finno-ougriens. Introduction au numéro thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.9-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.21434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/efo.21434⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04042314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brest, la Marine, les territoires du septentrion et les communautés finno-ougriennes : état des sources et ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Pommepuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.21-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/efo.21516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalités territoriales traditionnelles et émergentes en contexte (post-)socialiste : la transition pêche-aquaculture en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Varia, 48, pp.64-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5979⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03659377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Fishers' Knowledge Contributions in Marine Science to tackle bycatch in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosma Cazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Co-creating Knowledge with Fishers: Challenges and Lessons for Integrating Fishers' Knowledge Contributions into Marine Science in Well-Developed Scientific Advisory Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1071163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1071163⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03867862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impossible gouvernement de la migration ? Gestions locales d'espèces globales : les migrateurs amphihalins (anguille européenne et saumon atlantique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé, 21 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.30743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.30743⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03258382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tissu de matières, de choses, d’êtres et de signes des collectifs paludicoles de Basse-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du CFPCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le patrimoine culturel immatériel est-il naturel et environnemental ?, 8, pp.111-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihnu, Manilaid and Ruhnu: on Human-Nature relations on Estonian islands of the Gulf of Riga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, From Baltic Glint to Peipsi lake, discovering Estonia's environnent, 42, pp.314-327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.2328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.2328⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02305173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver ou exploiter une ressource naturelle vivante. Le cas épineux du phoque, une controverse bien ancrée dans la dichotomie Nature / Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Macadré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Varia, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihnu, Manilaid et Ruhnu : au sujet des relations Homme-Nature sur les îles estoniennes du Golfe de Riga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Du Glint baltique au lac Peïpous, à la découverte de l’environnement estonien, 42, pp.94-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.1778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.1778⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02305172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire : des collectifs à l'épreuve du flot, du doux et du sec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Approche anthropologique des changements climatiques et météorologiques, 38, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2019-38/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2019-38/003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02190862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et savoirs : pour une approche complémentaire du risque &amp;quot;submersion marine&amp;quot; en Frise Orientale (Mer des Wadden allemande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Géohistoire des risques "naturels", 14, pp.15-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.8786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.8786⟩</w:t>
+                <w:t xml:space="preserve">hal-02305182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre perpétuations et mutations : ethnographie des usages forestiers chez les peuples fenniques et sames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du colloque international Habitats forestiers et forêts habitées, 71 (4), pp.409-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêches en Loire estuarienne : état des lieux de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Regards sur l'estuaire de la Loire, 231-232, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XXXIVème IFUSCO (International Finno‑Ugric Students’ Conference), Tartu, Estonie, 1er‑5 mai 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Travaux de terrain &amp; varia, 49-50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.14391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/efo.14391⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02044211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuaires et rivages, parmi les derniers lieux du « sauvage » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La nature mise en scène, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.3406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.3406⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02008742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition paludicole : premiers éléments d'une enquête en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Regards sur l'estuaire de la Loire, 231-232, pp.29-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier la construction navale. Le fonds iconographique de Naval Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laubie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 513, pp.104-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the Southern Ocean: The science-policy interface as thorny issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.23 - 29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.06.017⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01846595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impossible Sustainability of the Bay of Brest? Fifty Years of Ecosystem Changes, Interdisciplinary Knowledge Construction and Key Questions at the Science-Policy-Community Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2018.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with impact. An interdisciplinary, multi-site ethnography of Environmental Impact Assessment in the coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (3), pp.328-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2018050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le terrain de l’océanographie politique : carnets de terrain, ethnographie multi-sites et modes de gouvernement de la Mer au croisement des sciences sociales et des sciences de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (3), pp.448-475. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018418794329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0539018418794329⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01859097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche à l’anguille (Anguilla anguilla). Regards croisés sur les mutations de pratiques de pêche d’une espèce vulnérable en Atlantique français et Baltique allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Eaux, marais, lac, étang, pêche, 246, pp.75-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.6363⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01822161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge and power in integrated coastal management. For a political anthropology of the sea combined with the sciences of the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vulnerability of inter-tropical littoral areas, 349 (6-7), pp.359-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lusace, pays d'étangs : usages traditionnels de l'eau et nouvelles pratiques en territoires sorabes (Länder de Brandebourg et Saxe, Allemagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Etangs. Paysages et pays d'étangs, 56 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baquier, L’île de la Possession, archipel Crozet - Terres australes et antarctiques françaises. Ethnologie d’une île déserte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.19136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.19136⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01774987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Poméranie occidentale et ses pêches: Regard sur la lagune de Szczecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du secteur de la pêche en Poméranie occidentale (Pologne) depuis les années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohabitation des catégories de pêcheurs dans l'estuaire de la Loire (Loire-Atlantique, France) : le cas de la pêche aux poissons migrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La mer et les hommes. Territoires, pratiques et identités., 5, pp.72-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vinatier, Tchétchènes : une diaspora en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation géographique de cinq affluents de la Loire : Erdre, Èvre, Layon, Mayenne, et Sèvre Nantaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Affluents de la Loire. Morceaux choisis, 130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jourdain, Du cœur à l'ouvrage. Les artisans d'art en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.16347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet, Recentrer l’Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.15176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.15176⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01774996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Botea, Territoires en partage, politiques du passé et expériences de cohabitation en Transylvanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.13925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.13925⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01775001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre deux mondes: Le delta du Danube et la lagune de l’Oder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Des lieux hors du monde : les îles à l'Est, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Macquaire, Le cercle des homards. Hoëdic, une île entre rumeur et naufrage. Ethnographie d'une catastrophe maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.14503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5226,107 +5247,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finno-ougriens et la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études finno-ougriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, pp.324, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/efo.21426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5336,91 +5357,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Iroise à table. Carnet de recettes côtières soutenables et manuel de préservation de la diversité bioculturelle alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la Biodiversité; Parc naturel marin d'Iroise. pp.70, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5430,404 +5451,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Everything is protected now, but who protects the local people?‘: Local Ecological Knowledge of Kihnu Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raivo Kalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sõukand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pieroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jetoo, Savitri, Kouri, Jaana, Laine, Silja, Tynkkynen, Nina &amp; Törnroos, Anna (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Marine Changes: Environmental Knowledge and Methods of Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.86-105, 2023, 9781035311101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035311118.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brest et la Marine : un apport capital à l’ethnographie française pendant 350 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut français de la Mer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrir le Monde - Brest, port d’explorateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.53-58, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brest Navy Base and the marine environment: an ambivalent interrelation between the Brest roadstead and the Iroise Sea (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Consequences of International Conflicts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, The Handbook of Environmental Chemistry</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02388306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande Brière Ramsar Site, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramsar Convention Secretariat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The relationship of indigenous peoples and local communities with wetlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5837,4961 +5858,4961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maux de l’anguille. Diversité bioculturelle et espèce amphihaline en érosion : la Basse-Loire et ses marais face à une double extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les changements écosystémiques au prisme du langage : perspectives en anthropologie et en linguistique/The Changing Nature: New Perspectives from Anthropology and Linguistics on the Relationship Between Human Societies and Their Ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7107 LACITO; EFL Université Paris Cité; CNRS; Université Sorbonne-Nouvelle, Apr 2026, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre des politiques publiques patrimoniales divergentes. L'instrument &amp;quot;inventaire(s)&amp;quot; au cœur des frictions Nature/Culture sur le bassin ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs sur l’eau et conflits de légitimité. Archaïsmes ou réponses durables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour; EA 3002 ITEM (Identités, Territoires, Expressions, Mobilités); Chaire PCITER (Le patrimoine culturel immatériel comme levier de développement des territoires), Mar 2026, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures de l’anguille et anguilles de la Nature : navigation diadrome entre humains et non-humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrosystèmes et relations interspécifiques : regards croisés sur le castor et l’anguille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mosaïques, UMR 7218 LAVUE (Laboratoire Architecture Ville Urbanisme Environnement), Feb 2026, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhibiting the Arctic in Paris: A Multiplicity of Representations of Northern Nature (Anna Boberg and René-Yves Creston)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Wadstein Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Situer le Nord : circulations franco-nordiques (1870-1940) / Situating the North: Franco-Nordic circulations (1870-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d'histoire de l'art; In Visu (UAR 3103); Université Paris 1 Panthéon-Sorbonne; HiCSA; Nord Norsk Kunst Museum, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relate North 13 - Lessons from the Land: New Genre Arctic Art and Land-Based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Memorial University of Newfoundland and Labrador; The Arctic Sustainable Arts And Design Network; The University Of The Arctic, Nov 2025, Saint-John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From torpedoes to pingers: a two centuries-long perspective on the management of interactions between fisheries and small cetaceans in the French Bay of Biscay. Conference report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitguyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Pierce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG HIST Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES; WG HIST, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From torpedoes to pingers: a two centuries-long perspective on the management of interactions between fisheries and small cetaceans in the French Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitguyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th annual European Cetacean Society Conference - Navigating waters of change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cetacean Society, May 2025, Ponta Delgada (Açores), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winter fishing and the winter of fishing: social-ecological mutations at work within the Finnic communities of the Baltic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congressus XIV Internationalis Fenno-Ugristarum – CIFU XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tartu Ülikool, Aug 2025, Tartu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating changing coasts. Northern Europe on the move: languages, communities, bio/diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third installment of the joint seminar for cross-Germanic linguistics. Cross-Germanic linguistics meets ecolinguistics and language ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Europe (Centre Interlangues Texte, Image, Langage (TIL UR 4182)); Université Jean Moulin Lyon 3 (Centre d’Études Linguistiques - Corpus, Discours et Sociétés); Sorbonne Université, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds polaires de l'Institut polaire français Paul-Émile Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des archives au prisme de l'actualité de la recherche : l’héritage de Paul-Émile Victor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales de France; Fonds de dotation Paul-Émile Victor, Oct 2025, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (im)-matérialités d’une interface terre-mer. Spécialisations spectrales et ondulaires maritimes et côtières : les acteurs, les institutions, les infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêche maritime et électronique embarquée. Évolution historique et adaptation sociotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRBC; CFV, Oct 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures and continuities in French ethnographic iconographic representations of the Sub-Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Arts for Resilient Futures — ART FOREST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Södertörn högskola; ReNEW (Reimagining Norden in an Evolving World), Oct 2024, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernacular and ethno-design: human/other-than-human interweaving and land-sea labilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Octopus Choreographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculdade de Arquitectura da Universidade do Porto; Centro de Estudos de Arquitectura e Urbanismo, Sep 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In and Out of Ecology: New insights from deconstructing ecological theory in light of the history of ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG HIST Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES; WG HIST, Jun 2024, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les socio-écosystèmes humains/autres qu’humains des côtes boréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la nature – la langue du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRISCO, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Conservation, Yes, but of What?” Tensions and Resistance around Traditional Environmental Uses in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protected Areas and Local Communities: Exploring the Challenges of Nature Conservation and Human Well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Ethnology and Folklore Studies with Ethnographic Museum at Bulgarian Academy of Sciences, Oct 2023, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires périphériques maritimes et socio-écosystèmes : retour vers le futur ? Analyse comparative de trajectoires territoriales contemporaines (Atlantique nord et mer Baltique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversifications économiques et territoires maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIDEQ; CRDT; UQAR, Sep 2023, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Controversies and Intangible Cultural Heritage: Lability of Categories, Plurality of Cosmologies and Ontological Clashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kultūras Krustpunkti XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latvijas Kultūras akadēmijas, Nov 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic approach for a review and characteristics evaluation performance matrix and survey on fisheries-windfarm interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rasmus Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marloes Kraan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES ASC Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES, Sep 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intangible Cultural Heritage: a new tool for sustainability? (Estonia, France, Canada). The case of marine mammals hunting in boreal coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Mammals - a Sustainable Food Ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAMMCO, Oct 2022, Tórshavn, Féroé, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weather perception in coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weather and language-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne; CNRS; Université Bourgogne-Franche-Comté; MSH Dijon; Laboratoire Centre Inter Langues TIL EA 4182, Oct 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialist fisheries in the Adriatic and Central Mediterranean Sea. The case of Tuna fishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES WG HIST Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICES; WG HIST; Università di Padova, Jun 2022, Chioggia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation critique de l’intégration des pêcheurs et des scientifiques dans les processus décisionnels visant à réduire les captures accidentelles dans le golfe de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des sciences aquatiques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archipel Developpement, Sep 2022, Saint-Pierre et Miquelon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible intégration des TEK dans la gouvernance des socio-écosystèmes? Diversités et aboutissements des mobilisations de communautés littorales au sein de communs de l’aire culturelle européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les communs environnementaux : des pratiques aux normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO; CRBC, Sep 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification des Documents stratégiques de façades - Aspects socio-économiques, écologiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Furiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions à la Simplification du cycle de planification stratégique en mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA, Apr 2022, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et mésusages du phoque dans le Golfe de Riga (Estonie, Lettonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammals - a Sustainable Food Ressource</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NAMMCO, Oct 2022, Tórshavn, Féroé, Denmark</w:t>
+              <w:t xml:space="preserve">(Dé)prédations marines? Etat des recherches en sciences sociales et approches comparatives des territoires, des savoirs et des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS; PSL; CRDT; CERES; UQAR; MNHN; CETMA; PALOC, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glorifying fishing, damaging Nature: ambivalent ethnographies in Saint-Pierre and Miquelon archipelago (North America, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and language-conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne; CNRS; Université Bourgogne-Franche-Comté; MSH Dijon; Laboratoire Centre Inter Langues TIL EA 4182, Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Settimana dell'Antropologia e dell'Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Franco-Italienne; Università di Torino; Centro "Luigi Bobbio" per la Ricerca Sociale Pubblica e Applicata; Dipartimento di Culture, Politica e Società; Arcipelago Europa - Centro di Ricerca su Società, Culture e Ambienti nell’Europa d’Oltremare, May 2022, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anatole Danto</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie maritime civile et militaire française : deux siècles d’hybridations, entre ethnographie, Marine nationale et affaires civiles en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies militaires : Quelles relations entre les ethnologues – producteurs d’une science pratique, impliquée et appliquée – et l’usage de ces connaissances par les militaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ethnologie française; Centre de recherche de Saint-Cyr-Coëtquidan; MSH Bretagne, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing migratory (Human and Non-Human) resources: coastal and estuarine ethnographies in North Atlantic and Baltic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea Research Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Åbo Akademi (The Sea); Turun yliopisto (AHA – Center for Environmental Humanities – Aallonharjalle), Apr 2022, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bycatch of marine mammals and seabirds in the Bay of Biscay. Looking back to help the future of fisheries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG HIST Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES; WG HIST; Università di Padova, Jun 2022, Chioggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...577 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre la pêche au musée : parcours ethnographique à travers les collections halieutiques européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collecter, collectionner, conserver. 145ème congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquacalypse en actes : des alertes des grandes dames de la mer à l’action collective en vue de la gestion socio-écosystémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès franco-canadien sur les sciences aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archipel développement; SFI, Sep 2021, Saint-Pierre-et-Miquelon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entangled heritage: from Traditional Ecological Knowledge to Intangible Cultural Heritage in the common marshes of the Loire river estuary during the Capitalocene era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological and Cultural Diversity in the Context of European Vulnerable Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France en Italie; Institut Français d'Italie; Université Ca Foscari (Venise), Apr 2021, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gouvernance des continuums écologiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès franco-canadien sur les sciences aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archipel Développement; SFI, Sep 2021, Saint-Pierre et Miquelon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie maritime au Nord, anthropologie maritime du Nord : enquête ethnographique multisite au sein de communautés de pêcheurs subarctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hommage à Aliette Geistdoerfer. Aliette Geistdoerfer : parcours pluriels d’une anthropologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CETMA; MNHN; UMR PALOC, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l’environnement marin, savoirs écologiques et patrimoine culturel immatériel : naviguer entre les patrimoines à l’heure du Capitalocène à Saint-Pierre et Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de la soutenabilité et l’archipel de Saint-Pierre et Miquelon : perspectives de recherches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; ESC; EMI; CEREMA / DTecEMF; SHD / DRT NO / Brest, Dec 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire : des collectifs humains et non-humains à l'épreuve du capitalocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptation des marais littoraux au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum des Marais Atlantiques; Parc naturel régional du Marais poitevin; Université de La Rochelle, Nov 2018, La Rochelle, France. pp.240-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs écologiques locaux et traditionnels en contextes marin et côtier : vers une légitimation d’un patrimoine culturel immatériel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine maritime en question : inventorier, numériser, partager le patrimoine maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale; UMR LETG; EA CFV; EA HCTI; IUEM; IBSHS, Nov 2019, Plouzané, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In between Nature and Culture: ethnography of Local and Traditional Ecological Knowledge among European coastal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jauno akadēmiķu otrdienas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latvijas Kultūras akadēmija (LKA); Latvijas Mākslas akadēmijas (LMA); Latvijas Mūzikas akadēmijas (LVLMA), Apr 2019, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie politique de « la gouvernance des mers et des océans ». Ethnographie des réorganisations politiques induites par l’objectif de durabilité appliqué à la gestion des territoires maritimes et des ressources marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Zeltner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès national de l'AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP; Science Po Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In between perpetuations and mutations: ethnography of forest uses by the Finnic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Likhacheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystems, living forests. How do usages, management options and social practices interact with wildlife in the forest?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA; Université de Tours; UMR 7324 CITERES; CNRS; Domaine National de Chambord; INSA Centre-Val de Loire, Mar 2019, Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques traditionnelles des pêcheurs aux engins et aux filets de Loire-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribuer à l’inventaire national du patrimoine culturel immatériel : Les problématiques, du terrain à la restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre français du Patrimoine culturel immatériel CFPCI; Maison des Cultures du monde; Ministère de la Culture, Oct 2019, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires (post)-soviétiques de minorités côtières finno-ougriennes (Lives, Ingriens et Votes) : l’accès aux communs maritimes et l’extinction de langues, des kolkhozes de pêche à l’industrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, changements et adaptations : ethnographies et écolinguistiques des communautés côtières nord européennes à l’aune du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RTPi ApoliMer; ESC; EMI; CNRS, Dec 2019, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et dialectes à l’interface terre-mer : les côtes sablo-vaseuses vectrices d’adaptations aux changements ? Ethnographies et écolinguistiques en Loire (France), à Kihnu (Estonie) et en Frise (Allemagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, changements et adaptations : ethnographies et écolinguistiques des communautés côtières nord européennes à l’aune du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RTPi ApoliMer; ESC; EMI; CNRS, Dec 2019, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens dynamiques entre déterminismes socio-économique et écosystémique dans les évaluations d’impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retreat of the "Approche socio-écosystémique de l’impact des parcs éoliens flottants" APPEAL project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Énergies Marines; Comité Départemental des Pêches et des Elevages Marins du Morbihan; Université de Bretagne Occidentale, Oct 2019, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs écologiques comme démonstrateurs d’un PCI maritime et littoral : analyse comparative de processus de constructions et de mobilisations au sein de quatre communautés côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du patrimoine immatériel en Europe et en Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA 4249 Héritages et Constructions dans le Texte et l’Image; Institut des Amériques; EA 7462 Géoarchitecture; Université de Bretagne Occidentale; DASTUM; Bretagne Culture Diversité, May 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche aux engins et navigation : de la préservation des savoirs locaux à la patrimonialisation face aux changements au cœur d’un LTSER, la zone-atelier Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naviguer sur la Loire aujourd'hui, entre héritages et nouveaux usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intelligence des patrimoines; Mission Val de Loire, Sep 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire : concepts, méthodes et ambitions d’un inventaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribuer aujourd’hui à l’Inventaire national du PCI : approches communautaires, pluridisciplinaires et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture et de la Communication; Ethnopôle La Fabrique de patrimoines en Normandie, Jan 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical ecology, local ecological knowledge, western science and public policies: the eel case (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG in Historical Ecology, Annual Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUEM; ICES, Sep 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials, sources and data on marine environment and fisheries: some research opportunities from national to local (France / Bretagne / Brest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG in Historical Ecology, Annual Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES; IUEM, Sep 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition d’un marais estuarien : éco-anthropologie des collectifs paludicoles de Basse-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine culturel immatériel est-il naturel et environnemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ethnopôle Centre français du patrimoine culturel immatériel Maison des Cultures du Monde, Oct 2018, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When science meets policy: ethno-historical ecology for future management of endangered species, the Angel shark Squatina squatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES WG in Historical Ecology, Annual Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUEM; ICES, Sep 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“SEMER” : Seeding the sea. Evolution and adaptation of aquaculture and fishery practices to enhance shellfish stocks in the bay of Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social-ecological systems from a political perspective: for a dissection of the concept of governance, exploring the land-ocean continuum, coastal zones, river deltas, islands and wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims; SENSE Research School for Socio-Economic and Natural Sciences of the Environment; IUEM Institut universitaire européen de la Mer, Jul 2017, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zone Atelier Brest-Iroise. Report for the ARTISTICC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final meeting of the "Adaptation Research a Trans-disciplinary Transnational Community and Policy Centred Approach" ARTISTICC project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Moncton, Jun 2017, Cocagne, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet de pêche scientifique de l'ADAPAEF 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'appui au Plan de gestion des poissons migrateurs du bassin de la Loire, de la Sèvre niortaise et des côtiers Vendéens 2014 - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DREAL de la région Centre-Val de Loire, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impossible sustainability of the Bay of Brest? 40 years of ecosystem evolution, interdisciplinary knowledge construction and key questions at the science-policy-communities interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...241 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LTER-France - Zones Ateliers Network &amp; Critical Zone Observatories, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coquille au cœur de l’adaptation. Adaptation des sociétés littorales au changement climatique : étude d’une communauté de pêcheurs en Rade de Brest (Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer convoitée : métiers, usages et régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bay of Brest. Report for the ARTISTICC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th retreat of the "Adaptation Research a Trans-disciplinary Transnational Community and Policy Centred Approach" ARTISTICC project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cochin University of Science and Technologogy, Oct 2016, Cochin, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance du continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier inter-ZA sur la "Gouvernance des socio-écosystèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Zones Ateliers du CNRS, Sep 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de pêche scientifique de l'ADAPAEF 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission technique départementale de pêche 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction Départementale des Territoires et de la Mer de la Loire-Atlantique; Préfecture de la Loire-Atlantique, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10801,401 +10822,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unclassifiable Arctic. René-Yves Creston and his Boreal Representations: Ethnology, Art, Marine Studies, and Polar Visuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franskit nutaaliortut Atlantikup Avannaani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Settlers in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (dis-)continuités littorales des barachois à Saint-Pierre-et-Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives ethno-linguistiques de Geneviève Massignon : un éclairage sur la navigation en Loire et ses savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal (dis-)continuities and the barachois in Saint-Pierre-et-Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11205,737 +11226,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intangible knowledge and practices of coastal communities regarding the marine environment of the Narsaq and Qaqortoq Fjords, Kujalleq Municipality, South Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Quédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 European polar science week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immatérialités des connaissances et pratiques des communautés côtières concernant l’environnement marin. Fjords de Narsaq et Qaqortoq, sud Groenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Quédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Scientifiques du Comité National Français des Recherches Arctiques et Antarctiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-anthropology in Lower Loire: waterfowl hunting and related knowledges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an eco-anthropological approach to changes affecting fishing communities in the eastern Baltic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic Conference on the Environmental Humanities and Social Sciences BALTEHUMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Riga, Latvia. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing shrimp in the Wadden Sea: the extinction of a traditional practice in the Frisian area of Bremerhaven (Weser mouth)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Siats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans Past VII Conference - Tracing human interactions with marine ecosystems through deep time: implications for policy and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bremerhaven, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt des SHS pour l’acquisition de données biologiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Groupement d'Intérêt Scientifique sur les poissons Amphihalins - Anguille (GRISAM) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation par la pêche de coquillages d'écloserie en rade de Brest : quels acteurs pour quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle et séminaire du thème 2 de la Zone Atelier Brest-Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Plouzané, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite pêche en Poméranie Occidentale : état des lieux en 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du master SML / EGEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Plouzané, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11945,329 +11966,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents de zonage ou coexistants, diversité des lignes de devenir des êtres et des choses des îles et marais de Basse-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatiser l’accès aux communs environnementaux : ethno-histoire environnementale et sociale des minorités fenniques de la Baie de la Luga (oblast de Leningrad, 1945-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of “Adaptation and adaptive capacity of coastal communities in Northern Norway” session and stakeholder dialogue “Reflections on the science-policy interface”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorottya Bognar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Melli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorottya Bognar</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">hal-01861614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological and evolutionary characterization of the endangered North Sea Houting (Coregonus oxyrinchus) : analysis of the consequences of hybridization in NSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12277,1148 +12298,1148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorology of island souls in the work of Raphaëlle Von Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Météorologie des âmes insulaires dans l’œuvre de Raphaëlle Von Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group on the History of Fish and Fisheries (WGHIST; outputs from 2023 meeting)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Agiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Albano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Barausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 6, Issue 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17895/ices.pub.25212875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pirogues monoxyles du Soomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aivar Ruukel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chasse-marée, n°339</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp. 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Brière, les runches des vanniers-huchiers de Loire-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lien créatif, n°49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp. 15</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Division navale de Terre-Neuve et d’Islande aux missions polaires : plusieurs siècles de présence française dans les mers arctiques et subarctiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds polaires arctiques de l’Académie de Marine à Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brest, la Marine et les pôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brest, cité d'exploration polaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fonds documentaire exceptionnel sur les pôles à Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Pommepuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brest, cité d'exploration polaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre la Convention Unesco de 2003 sur la Sauvegarde du Patrimoine culturel immatériel au sein des communautés côtières subarctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quatre campagnes de Joseph Paul Gaimard avec La Recherche (1835-1840) : découvrir natures et cultures arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nasses à poisson estuariennes en Europe du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lien créatif, n°42</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group on the History of Fish and Fisheries (WGHIST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth H. Thurstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryony Caswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Bennema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henn Ojaveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 2, Issue 110</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17895/ices.pub.7620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French CNRS/MITI SPA (&amp;quot;Savoir, Pouvoir, Avoir&amp;quot;) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASSA Northern Notes - Issue 51 (Spring/Summer 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13428,4551 +13449,4551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel. Les savoirs nautiques ligériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leclesve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Vraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025_67717_INV_PCI_FRANCE_00551, Ministère de la culture. 2025, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel. Pratiques de pêche passives sur le bassin Loire : le guideau et le filet-barrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025_67717_INV_PCI_FRANCE_00554, Ministère de la Culture; AAPPBLB. 2025, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche aux engins et filets en France métropolitaine et ultramarine : un patrimoine vivant emblématique du Domaine public fluvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FNADAPAEF. 2024, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel. La construction navale vernaculaire en bois, l’art de la charpenterie de marine : le doris de Saint-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024_67717_INV_PCI_FRANCE_00535, Ministère de la Culture, Direction Générale des Patrimoines et de l'Architecture, Délégation à l’inspection, la recherche et l’innovation (DIRI), Département de Recherche, Valorisation, PCI (DRVPCI). 2024, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de pêche soutenables comme objet du patrimoine vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour la conservation des pêcheries de la Côte de Jade. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise du chantier de construction et réparation navale Chantier Minée, commune de Saint-Jean-de-Boiseau (Loire Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bodin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025_67717_INV_PCI_FRANCE_00554, Ministère de la Culture; AAPPBLB. 2025, pp.33</w:t>
+                <w:t xml:space="preserve">Patrick Leclesve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture - DRAC Pays-de-la-Loire. 2024, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Virginie Serna</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic des pratiques de chasse maritime et de pose de filet fixe sur le Domaine public maritime de la façade Atlantique au sein du réseau Natura 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Furiga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022-MAPA09, Office français de la biodiversité/Délégation de façade maritime Atlantique; JéOcéan; Marine Initiatives. 2024, pp.179 + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’efficacité de l’action de sensibilisation à destination des plaisanciers menée sur les ports du Crouesty et de la Trinité-sur-Mer. LIFE16 IPE/FR001_MARHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2024, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions cétacés – course au large et prévention des collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole nationale de voile et des sports nautiques, Mission Sport mer et littoral; Office français de la biodiversité, Direction des aires protégées et des enjeux marins. 2024, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension au domaine maritime de la plateforme Outdoorvision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole nationale de voile et des sports nautiques, Mission Sport mer et littoral; Office français de la biodiversité, Direction des aires protégées et des enjeux marins. 2024, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles durables du Danemark métropolitain (Fejø)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambassade de France au Danemark; Institut français du Danemark; SMILO – The Small Islands Organisation. 2024, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles durables du Danemark métropolitain (Fanø/Læsø)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambassade de France au Danemark; Institut français du Danemark; SMILO – The Small Islands Organisation. 2024, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives photographiques des expéditions de la mission EGIG – Expédition glaciologique internationale au Groenland (1958-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut polaire français Paul Emile Victor; European Sustainability Center. 2024, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : Pratiques et savoir-faire paludiers en Presqu’île de Guérande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaële Simonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024_67717_INV_PCI_FRANCE_00537, Ministère de la Culture, Direction Générale des Patrimoines et de l'Architecture, Délégation à l’inspection, la recherche et l’innovation (DIRI), Département de Recherche, Valorisation, PCI (DRVPCI). 2024, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case studies of successful user/manager/researcher involvements in North Atlantic and Europe birds and fish co-management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NAMMCO. 2024, UIWG: Working Group on enhancing User Involvement (2024.06.25)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions techniques et scientifiques de la base Archipôles (archives polaires françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut polaire français Paul Emile Victor; European Sustainability Center. 2023, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrypter la controverse autour des captures accidentelles dans le Golfe de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7266 - Littoral Environnement et Sociétés (LIENSs). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mazurkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Filippova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025_67717_INV_PCI_FRANCE_00551, Ministère de la culture. 2025, pp.64</w:t>
+              <w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Association pour la conservation des pêcheries de la Côte de Jade. 2024</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie appliquée à l'archéologie. Étude des barrages de pêche en eau douce de la Baltique orientale (Vidzeme lettone et Estonie du sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission archéologique Néolithisation du nord-ouest de la Russie (2NOR). 2023, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">FNADAPAEF. 2024, pp.14</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations Hommes-Mers au sein des communautés côtières boréales : Ethno/graphies sensibles des immatérialités des connaissances et pratiques concernant l’environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024_67717_INV_PCI_FRANCE_00535, Ministère de la Culture, Direction Générale des Patrimoines et de l'Architecture, Délégation à l’inspection, la recherche et l’innovation (DIRI), Département de Recherche, Valorisation, PCI (DRVPCI). 2024, pp.38</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de recherche &amp;quot;Vestfirðir&amp;quot; : Ethnographier les adaptations et transformations des chasses et pêches face aux changements socio-écosystémiques à l’œuvre en Islande du nord-ouest. Rapport de mission 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artic Lab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Culture - DRAC Pays-de-la-Loire. 2024, pp.32</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de projet - Immatérialités des connaissances et pratiques des communautés côtières boréales concernant l’environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2024, pp.35</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fjords du Sud (Groenland). Une maritimité intrinsèque au patrimoine des communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pierre et Miquelon (France). Un Patrimoine culturel immatériel halieutique du local au global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger l'Iroise. Les paysages alimentaires de la mer d’Iroise : entre traditions et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Parc naturel marin d'Iroise. 2023, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds iconographique de la Direction des constructions navales du port de Brest. Albums photographiques (1871-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guilpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service historique de la Défense. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptations des pêcheurs artisans aux changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Furiga</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022-MAPA09, Office français de la biodiversité/Délégation de façade maritime Atlantique; JéOcéan; Marine Initiatives. 2024, pp.179 + annexes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] France Energies Marines; Université de Caen; JéOcéan; European Sustainability Center. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Ecole nationale de voile et des sports nautiques, Mission Sport mer et littoral; Office français de la biodiversité, Direction des aires protégées et des enjeux marins. 2024, pp.27</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The funds of René-Yves Creston, a scientific heritage dedicated to the Faroe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Uttanríkis- og mentamálaráðið (Faroese Ministry of Foreign Affairs and Culture); Tjóðsavnið (Faroe Islands National Museum); Institut français du Danemark; Ambassade de France au Danemark. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Ecole nationale de voile et des sports nautiques, Mission Sport mer et littoral; Office français de la biodiversité, Direction des aires protégées et des enjeux marins. 2024, pp.28</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification de l'Espace Maritime français et Documents Stratégiques de Façades : une contribution des sciences sociales du politique à l'analyse des freins et leviers à la simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Furiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEREMA DTec REM; MTE/DEB; MM/DGAMPA. 2022, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer durablement les ressources marines en Atlantique nord. NAMMCO, les mammifères marins et leurs consommations : de la diplomatie scientifique à la science de la diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut français du Danemark. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placer les Îles Féroé sur les cartes : un positionnement central et un projet politique national pour la recherche, l’Arctique et l’océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut français du Danemark. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délimiter le Terre-Mer – Synthèse des différentes limites existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Centre d'études et d'expertise sur les risques, l'environnement, la mobilité et l'aménagement (CEREMA), Division Technique Risques, Eau, Mer. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : Les pratiques traditionnelles des pêcheurs aux engins et aux filets de Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ambassade de France au Danemark; Institut français du Danemark; SMILO – The Small Islands Organisation. 2024, pp.8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021_67717_INV_PCI_FRANCE_00505, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Délégation à l’inspection, la recherche et l’innovation (DIRI). 2021, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de la pêche morutière : ethnographies de la pêche côtière miquelonnaise en doris (seconde moitié du XXème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Préfecture de Saint-Pierre et Miquelon; Collectivité territoriale de Saint-Pierre et Miquelon; Mission UNESCO; Miquelon Culture Patrimoine. 2021, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur des fonds artistiques de Anne Mandeville (Paimboeuf, Loire-Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Direction régionale des affaires culturelles des Pays-de-la-Loire. 2021, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EvolAM : Évolution contemporaine des Affaires maritimes. La réorganisation de l'Administration de la mer en France (2007-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Marine Initiatives. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives de la Station navale du Sénégal et de la Flottille du Niger (1851-1895). Répertoire numérique de la sous-série MB 1/R (1/R/1–1/R/9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Service Historique de la Défense. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire détaillé de la série 9/Fi/10 : albums photographiques de bâtiments militaires et civils sur plaques de verre, Direction des constructions navales de Brest (1945-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service Historique de la Défense. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête ethnographique auprès de la communauté des gens de mer concernée par le projet de ferme pilote PEOF Groix-Belle-Île</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Furiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Occidentale; UMR 6539 LEMAR; France Energies Marines. 2021, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : la pêche au carrelet sur l’arc Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ambassade de France au Danemark; Institut français du Danemark; SMILO – The Small Islands Organisation. 2024, pp.12</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021_67717_INV_PCI_FRANCE_00490, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2021, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Institut polaire français Paul Emile Victor; European Sustainability Center. 2024, pp.58</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques et évolution du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerema Eau Mer Et Fleuves (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CEREMA. 2020, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">2024_67717_INV_PCI_FRANCE_00537, Ministère de la Culture, Direction Générale des Patrimoines et de l'Architecture, Délégation à l’inspection, la recherche et l’innovation (DIRI), Département de Recherche, Valorisation, PCI (DRVPCI). 2024, pp.49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récolement et état des fonds de la sous-série 2 P 3 - Inscription maritime des quartiers de Brest, Camaret, Le Conquet, l’Aberwrac’h (1725-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service Historique de la Défense. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">NAMMCO. 2024, UIWG: Working Group on enhancing User Involvement (2024.06.25)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis scientifique sur un projet de fiche d’inventaire PCI concernant une pratique de pêche traditionnelle en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Institut polaire français Paul Emile Victor; European Sustainability Center. 2023, pp.11</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : la chasse au gibier d'eau en Basse-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Mission archéologique Néolithisation du nord-ouest de la Russie (2NOR). 2023, pp.61</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialités et immatérialités de la pêche aux poissons migrateurs amphihalins en Bretagne : un inventaire du patrimoine culturel portuaire associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Région Bretagne. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : les pêches traditionnelles en Basse-Loire aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021_67717_INV_PCI_FRANCE_00497, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : l'apiculture de zone humide en Basse-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021_67717_INV_PCI_FRANCE_00495, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : la pêche aux engins et filets dans le bassin de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duhaa-Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2020_67717_INV_PCI_FRANCE_00487, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2020, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie des Centres de sécurité des navires et de leurs antennes en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Transition écologique et solidaire, Direction générale des Infrastructures, des transports et de la mer, Direction des Affaires maritimes, Sous-direction de la sécurité maritime. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une anthropologie de la nature en contexte archipélagique ultramarin : les patrimoines maritimes immatériels de Saint-Pierre et Miquelon dans la perspective d’un classement au titre du patrimoine mondial de l’UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Préfecture de Saint-Pierre et Miquelon. 2019, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie historique et histoire environnementale de l’estuaire de la Loire : perspective de collectages de matériaux ethnographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Groupement d'Intérêt Public Loire Estuaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des pratiques traditionnelles des pêcheurs aux engins et aux filets de Loire-Atlantique : rapport d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pertel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.52</w:t>
+                <w:t xml:space="preserve">Jules Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la culture et de la communication. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Artic Lab. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de pêche au carrelet en France : état des lieux et problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2019, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">UMR 7266 - Littoral Environnement et Sociétés (LIENSs). 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éco-anthropologie en Basse-Loire, de l’estuaire à la Brière : rapport d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la culture et de la communication. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport de marchandises par voie d'eau : étude comparative d'un patrimoine ethnologique. Cas de l'estuaire de la Loire, du Golfe du Morbihan et du sud du Canal de Nantes à Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture et de la communication. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.64</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pêche scientifique de silures (Silurus glanis) sur la Sèvre Nantaise en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Association Départementale Agréée de Pêcheurs Amateurs aux Engins et aux Filets de Loire-Atlantique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.36</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : la pêche professionnelle à la morgate (Sepia officinalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Parc naturel régional du Golfe du Morbihan; Ministère de la Culture et de la Communication. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">Institut français; OCTA; APCA; UE; PIIRESS. 2023, pp.51</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire méthodique, Fonds de la Préfecture Maritime de Brest, Série ZH, Action de l'Etat en Mer, 1887-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Défense, Centre Historique des Archives, Service Historique de la Défense, Division Territoriale Nord-Ouest, SHD Brest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...667 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...1923 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17982,215 +18003,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés littorales et leurs usages traditionnels du Watt en mer des Wadden depuis le Moyen-Âge (Mer du Nord, Pays-Bas, Allemagne, Danemark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02405041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des pêche fluviale, petite pêche et pêche côtière en Poméranie Occidentale et Bas-Oder depuis la décollectivisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01310841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêches traditionnelles aux poissons migrateurs dans l'estuaire de la Loire : l'exemple des pêcheurs amateurs aux engins et aux filets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01067181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18200,206 +18221,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche aux bourgnes en Basse-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Santini</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">hal-02567134v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche professionnelle à la morgate dans le Golfe du Morbihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18467,51 +18488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09EABFC7"/>
+    <w:nsid w:val="1C6007F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18698,51 +18719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-danto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2383-9143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512119970561934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5270-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivar Ruukel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lyg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Danto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pertel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Qu&#233;dec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y5z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/LGSP/2785-2709/2024/01/011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Kalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Svanberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelis Leas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prakofjewa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sartori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine R&#233;veillas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8827" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Saeedi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lear" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshad Yusif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Likhacheva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.17609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.18404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35944" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Suard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.6613" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cherques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pommepuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21516" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5979" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1071163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30743" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Macadr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1778" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.8786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.14391" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laubie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.06.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKCRF73T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambrechts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018418794329" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6363" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13925" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21426" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#245;ukand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pieroni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/understanding-marine-changes-9781035311101.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311118.00012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/698" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603524v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Wadstein Macleod" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitguyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Pierce" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Metzler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pfeiffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Furiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rateau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363458v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211345v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361393v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Raymond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507309v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zeltner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chosson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pauchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Troadec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610219v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667448v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684736v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907250v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Siats" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995698v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861614v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Bognar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Melli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Molina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967354v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.25212875" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609020v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084063v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084067v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036220v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Thurstan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Klein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Caswell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bennema" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henn Ojaveer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.7620" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282365v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127281v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leclesve" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebouc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Vraux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521414v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rieth" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774120v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467767v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602240v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531547v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Simonnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628362v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109064v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069308v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guilpin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812739v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814391v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814389v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414445v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208433v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815666v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165761v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424270v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186235v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165768v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Costa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101777v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983896v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerema Eau Mer Et Fleuves (dir.)" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bars" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881685v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554032v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487930v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561898v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873035v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039268v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duhaa-Glize" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060798v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118033v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272511v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889650v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769883v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769886v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769879v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769824v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02405041v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01310841v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01067181v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567134v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Adda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-danto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2383-9143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96161512119970561934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=D0TNhi8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5270-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492412v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivar Ruukel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lyg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Danto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pertel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Qu&#233;dec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y5z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/LGSP/2785-2709/2024/01/011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raivo Kalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Svanberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelis Leas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prakofjewa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sartori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Saeedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lear" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine R&#233;veillas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8827" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshad Yusif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Likhacheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.17609" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.18404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Suard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.6613" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cherques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2022-464-003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21434" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pommepuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21516" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5979" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1071163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30743" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2328" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Macadr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1778" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.8786" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.14391" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3406" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laubie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.06.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKCRF73T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambrechts" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018418794329" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6363" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19136" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16347" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15176" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13925" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14503" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.21426" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#245;ukand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pieroni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/understanding-marine-changes-9781035311101.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311118.00012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/698" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603524v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Wadstein Macleod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105358v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitguyot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Pierce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318374v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Metzler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pfeiffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Furiga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rateau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857909v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363458v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211345v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Raymond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415091v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zeltner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080557v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chosson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133360v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pauchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Troadec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610219v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088954v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907245v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907250v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Siats" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769790v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554035v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861614v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Bognar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Melli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Molina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967354v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021698v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.25212875" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609020v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084057v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084063v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012779v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205279v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084067v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695955v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth H. Thurstan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Klein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Caswell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bennema" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henn Ojaveer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.7620" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282365v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leclesve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebouc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Vraux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365773v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521414v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rieth" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485938v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464875v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444268v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602240v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531547v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561073v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603028v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Simonnin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628362v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081548v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193370v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193674v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193665v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060845v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guilpin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563560v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812739v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814391v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208433v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414445v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186235v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815666v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140509v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Costa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983896v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerema Eau Mer Et Fleuves (dir.)" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leclerc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bars" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039290v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881685v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487930v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554032v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duhaa-Glize" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060798v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118033v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301938v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344128v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272511v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889650v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769886v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769879v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769824v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02405041v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01310841v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01067181v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567134v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Adda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554430v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>