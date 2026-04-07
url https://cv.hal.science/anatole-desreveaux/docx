--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1686,278 +1686,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradeoffs Between Trip Duration and Cost for Electric and Thermal Vehicles</w:t>
+                <w:t xml:space="preserve">Simcenter Amesim virtual validation of a BEV using EMR methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Medmoun</w:t>
+                <w:t xml:space="preserve">Călin Husar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sabir</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eduard Răclaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Deserveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristi Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Gijon, France. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699132⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Gijon, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770760v1</w:t>
+                <w:t xml:space="preserve">hal-03662864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simcenter Amesim virtual validation of a BEV using EMR methodology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tradeoffs Between Trip Duration and Cost for Electric and Thermal Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Sirbu</w:t>
+                <w:t xml:space="preserve">M. Medmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristi Irimia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hittinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Gijon, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Oct 2021, Gijon, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662864v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Power Constraints HiL Setup for Battery Module Testing in Electric Vehicles</w:t>
               </w:r>
@@ -2211,77 +2211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Energetic Macroscopic Representation and structural representation on EV simulation under Simcenter Amesim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Călin Husar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Grovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristi Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA39E049"/>
+    <w:nsid w:val="488770B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3750,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-desreveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3589-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pongnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojvt.2025.3531652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hittinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramsey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaudrey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3144526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mihai Sirbu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Shili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2955856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2949215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medmoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sabir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Husar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard R&#259;claru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Deserveaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirbu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi Irimia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699204" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03701953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Husar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc53923.2021.9699218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Youbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC49601.2020.9330974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Grovu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Octavian Nemes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Maria Ciornei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreveaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Noura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Erradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-desreveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3589-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pongnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojvt.2025.3531652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hittinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramsey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaudrey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3144526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mihai Sirbu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Shili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2955856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2949215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Husar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard R&#259;claru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Deserveaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirbu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi Irimia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medmoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sabir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03701953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Husar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc53923.2021.9699218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Youbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC49601.2020.9330974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Grovu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Octavian Nemes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Maria Ciornei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreveaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Noura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Erradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>