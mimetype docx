--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -205,373 +205,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of a Low-voltage CHB Inverter without PWM and Two-Level IGBT/SiC Inverters for Electric Vehicles on Driving Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaël Pongnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Iovine</w:t>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mayet</w:t>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.542 - 553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ojvt.2025.3531652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364253v1</w:t>
+                <w:t xml:space="preserve">hal-04942100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of a Low-voltage CHB Inverter without PWM and Two-Level IGBT/SiC Inverters for Electric Vehicles on Driving Cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Pongnot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Roy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.542 - 553. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ojvt.2025.3531652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942100v1</w:t>
+                <w:t xml:space="preserve">hal-05364253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des convertisseurs multiniveaux modulaires aux véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pongnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 111</w:t>
@@ -600,51 +600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate energy consumption for comparison of climate change impact of thermal and electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -773,51 +773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vaudrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -864,51 +864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Variation in Energy Consumption of an Electric Vehicle Used for Commuting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -998,51 +998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-Economic Comparison of Total Cost of Ownership of Electric and Diesel Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,51 +1154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seima Shili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1262,51 +1262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Velocity Profile on Energy Consumption of Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1424,103 +1424,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Macroscopic Representation of a Partial Power Converter based Fuel Cell Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t>
@@ -1558,103 +1558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Computational Dynamic Model of Traction Drive for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hittinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1969,51 +1969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,51 +2077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a Detailed Vehicle Model to Techno-Economic Analysis of an Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Grovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristi Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of models of electric drives for electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Ruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin Real-Time FPGA implementation for light electric vehicle propulsion system using EMR organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Ruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Octavian Nemes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,395 +2576,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Driving Cycle Generator for Electric Vehicles</w:t>
+                <w:t xml:space="preserve">Comparison of the Energy Consumption of a Diesel Car and an Electric Car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desreveaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Castex</w:t>
+                <w:t xml:space="preserve">Nassim Noura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Erradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605019⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520680v1</w:t>
+                <w:t xml:space="preserve">hal-03872485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Cell Electro-Thermal Model for Simulation of an Electric Vehicle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+                <w:t xml:space="preserve">Automatic Driving Cycle Generator for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desreveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-5, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03872500v1</w:t>
+                <w:t xml:space="preserve">hal-02520680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Energy Consumption of a Diesel Car and an Electric Car</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single Cell Electro-Thermal Model for Simulation of an Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872485v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different models for Electric Vehicle with Heating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Continuous and Discrete Variable Transmissions for Parallel HEVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,103 +3311,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif formant bus de tension continue pour un système électrique polyphase, véhicule automobile comprenant un tel dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Roy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3134928. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -3519,51 +3519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="488770B3"/>
+    <w:nsid w:val="7E4C65E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3750,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-desreveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3589-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pongnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojvt.2025.3531652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hittinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramsey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaudrey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3144526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mihai Sirbu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Shili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2955856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2949215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Husar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard R&#259;claru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Deserveaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirbu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi Irimia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medmoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sabir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03701953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Husar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc53923.2021.9699218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Youbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC49601.2020.9330974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Grovu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Octavian Nemes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Maria Ciornei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreveaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Noura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Erradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-desreveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3589-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pongnot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojvt.2025.3531652" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hittinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramsey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaudrey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3144526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mihai Sirbu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Shili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2955856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2949215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Husar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard R&#259;claru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Deserveaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirbu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi Irimia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medmoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sabir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03701953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Husar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc53923.2021.9699218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Youbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC49601.2020.9330974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Grovu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Octavian Nemes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Maria Ciornei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Noura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Erradi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreveaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>