--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3589-1643</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ar_KyoYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -197,1210 +218,1210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of a Low-voltage CHB Inverter without PWM and Two-Level IGBT/SiC Inverters for Electric Vehicles on Driving Cycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ojvt.2025.3531652⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942100v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Analysis of a Low-voltage CHB Inverter without PWM and Two-Level IGBT/SiC Inverters for Electric Vehicles on Driving Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pongnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.542 - 553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ojvt.2025.3531652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364253v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des convertisseurs multiniveaux modulaires aux véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pongnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate energy consumption for comparison of climate change impact of thermal and electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 268, pp.126637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Simulation of an Electric Vehicle to Estimate the Impact of Thermal Comfort on the Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vaudrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, IEEE Transactions on Transportation Electrification, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tte.2022.3144526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Variation in Energy Consumption of an Electric Vehicle Used for Commuting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (18), pp.4639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en13184639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-Economic Comparison of Total Cost of Ownership of Electric and Diesel Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mihai Sirbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.195752-195762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Coupling of a Battery Electro-Thermal Model and the Traction Model of an EV for Driving Range Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seima Shili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (1), pp.328-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2019.2955856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Velocity Profile on Energy Consumption of Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (12), pp.11420-11426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2019.2949215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03182103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1410,1884 +1431,1884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Macroscopic Representation of a Partial Power Converter based Fuel Cell Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC63154.2024.10755487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Computational Dynamic Model of Traction Drive for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simcenter Amesim virtual validation of a BEV using EMR methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Călin Husar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Răclaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Deserveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sirbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristi Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Gijon, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradeoffs Between Trip Duration and Cost for Electric and Thermal Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hittinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Gijon, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Power Constraints HiL Setup for Battery Module Testing in Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Husar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Gijon, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vppc53923.2021.9699218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a Detailed Vehicle Model to Techno-Economic Analysis of an Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Gijon, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC49601.2020.9330974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Energetic Macroscopic Representation and structural representation on EV simulation under Simcenter Amesim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Călin Husar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Grovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristi Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of models of electric drives for electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Ruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mihai Sirbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Martis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-VPPC'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin Real-Time FPGA implementation for light electric vehicle propulsion system using EMR organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Ruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Octavian Nemes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Maria Ciornei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Martis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC (Vehicle Power Propulsion Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Energy Consumption of a Diesel Car and an Electric Car</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Driving Cycle Generator for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Erradi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+                <w:t xml:space="preserve">A. Desreveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872485v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Driving Cycle Generator for Electric Vehicles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Castex</w:t>
+                <w:t xml:space="preserve">Single Cell Electro-Thermal Model for Simulation of an Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605019⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520680v1</w:t>
+                <w:t xml:space="preserve">hal-03872500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Cell Electro-Thermal Model for Simulation of an Electric Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan German</w:t>
+                <w:t xml:space="preserve">Comparison of the Energy Consumption of a Diesel Car and an Electric Car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Noura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Erradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605040⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872500v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different models for Electric Vehicle with Heating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campus of University with Mobility Based on Innovation and Carbon Neutral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Continuous and Discrete Variable Transmissions for Parallel HEVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hangzhou, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3297,161 +3318,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif formant bus de tension continue pour un système électrique polyphase, véhicule automobile comprenant un tel dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3134928. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3519,51 +3540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E4C65E2"/>
+    <w:nsid w:val="58EC925C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3750,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-desreveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3589-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pongnot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojvt.2025.3531652" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hittinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramsey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaudrey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3144526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mihai Sirbu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Shili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2955856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2949215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Husar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard R&#259;claru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Deserveaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirbu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi Irimia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medmoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sabir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03701953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Husar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc53923.2021.9699218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Youbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC49601.2020.9330974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Grovu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Octavian Nemes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Maria Ciornei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Noura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Erradi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreveaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anatole-desreveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3589-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ar_KyoYAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pongnot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojvt.2025.3531652" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouscayrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hittinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castex" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126637" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramsey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaudrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3144526" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hittinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184639" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mihai Sirbu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Shili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2955856" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2949215" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Husar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard R&#259;claru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Deserveaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirbu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi Irimia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medmoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sabir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03701953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Husar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc53923.2021.9699218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Youbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC49601.2020.9330974" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Grovu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Octavian Nemes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Maria Ciornei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreveaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Noura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Erradi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delarue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791636" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>