--- v0 (2026-03-18)
+++ v1 (2026-05-10)
@@ -104,1963 +104,2064 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté et révolution chez Gustav Landauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klincksieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.416, 2023, Critique de la politique, 978-2-252-04732-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel au socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Landauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Lenteur, pp.225, 2019, 979-10-954-32-20-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neue Gemeinschaft : une communauté bohème dans l’Allemagne de 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brasero: revue de contre-histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.96-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire une science de la révolution ? Une réponse anarchiste à l’émergence des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/2 (62), pp.109-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdm1.062.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi bon des poètes en des temps misérables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, pp.8-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandervogel : des oisillons à contre-courant de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brasero: revue de contre-histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.114-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04011510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Pathos&amp;lt;/i&amp;gt; et puissance des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Didi-Huberman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, pp.93-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Verità : naissance difficile de la contre-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brasero: revue de contre-histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.98-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04011503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seul le présent est effectif&amp;quot;. Gustav Landauer, la révolution et le parti pris des utopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/4 (108), pp.145-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.108.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La controverse entre Gustav Landauer et le Vorwärts. Une querelle sur deux conceptions du socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020/2 (68), pp.156-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amx.068.0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille et société. Réflexions sur l’anarchisme « conservateur » de Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'anarchisme, cet autre socialisme, 2019/2 (66), pp.115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amx.066.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarchist against Violence. Gustav Landauer's Subversion of the Rational Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Journal of Conflict and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Counter-Enlightenment, Revolution, and Dissent, III (2), pp.105-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22618/TP.PJCV.20204.1.201007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natures féminines et radicalités féministes : l’émancipation des femmes sur le Monte Verità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Monte Verità : communautés d’expériences du corps et de retours à la nature, 29, pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Landauers Auseinandersetzung mit dem &amp;quot;Vorwärts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berliner Debatte Initial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Karl Marx und der Anarchismus, 29 (2), pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01819225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation comme création de soi chez Max Stirner [Education as a creation of the self in Max Stirner’s work]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/asterion.3625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Verità – Ascona. &amp;lt;i&amp;gt;L'histoire d’une montagne&amp;lt;/i&amp;gt; par Robert Landmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Mühsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Monte Verità : communautés d’expériences du corps et de retours à la nature, 29, pp.89-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de soi et transformation du monde. Quelles résonances entre la Lebensreform et l’altermondialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, De la Lebensreform à l'altermondialisme. Métamorphoses de l'alternativité? Lebensreform – Antiglobalisierung. Metamorphose der Alternativbewegungen?, Hors-série n°11, pp.17-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rg.841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Landauer: le devenir révolutionnaire comme alternative anarchiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, De la Lebensreform à l'altermondialisme. Métamorphoses de l'alternativité? Lebensreform – Antiglobalisierung. Metamorphose der Alternativbewegungen?, Hors-série n° 11, pp.69-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rg.846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00962360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au plus grand d'entre les Suisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.327-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00962368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bêtise et du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.146-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00962365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté et révolution chez Gustav Landauer</w:t>
+                <w:t xml:space="preserve">Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-02319367v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches croisées de la langue du pouvoir. Étude des dynamiques linguistiques à l’œuvre dans le magazine nazi &amp;lt;i&amp;gt;Signal&amp;lt;/i&amp;gt; (1940-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aslangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barbaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien, Octave; Dumont, Léo; Lamassé, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de mots. Saisir le passé grâce aux données textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.67-89, 2023, 9791035108878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)actualiser. La Boétie chez Landauer, du refus de la servitude à la construction de la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine-Mahut, Delphine; Lézé, Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les classiques à l'épreuve : actualité de l'histoire de la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-53, 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biagini, Cédric; Murray, David; Thiesset, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la décroissance : cinquante penseurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Échappée; Le pas de côté; Écosociété, pp.192-197, 2017, 978-2-37309-017-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2070,162 +2171,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté et révolution chez Gustav Landauer [résumé de thèse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.4946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Landauer online bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://www.zotero.org/groups/gustav_landauer_online_bibliography</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2235,114 +2336,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté et révolution chez Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSEN075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03585365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2489,51 +2590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3699" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lucet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.062.0109" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Angaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Didi-Huberman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.066.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.PJCV.20204.1.201007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#252;hsam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Landauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252047323/communaute-et-revolution-chez-gustav-landauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/articles/855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.855" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4946" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3699" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223649v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lucet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/livre/9782252047323/communaute-et-revolution-chez-gustav-landauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Landauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Angaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.062.0109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Didi-Huberman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0156" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.066.0115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.PJCV.20204.1.201007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#252;hsam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.841" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.846" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/articles/855" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4946" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>