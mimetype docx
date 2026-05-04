--- v1 (2026-03-25)
+++ v2 (2026-05-04)
@@ -838,291 +838,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filosofie pentru copii fără copii ? Câteva reflecții despre dialogul dintre adult şi copil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction directe: méthodes de recherche, épistémologie et conceptualisation (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Filosofie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbphil.2022.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807549v1</w:t>
+                <w:t xml:space="preserve">hal-04890372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence du problème et dynamique des relations lors du démarrage d’un atelier de philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (3), pp.51-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbphil.2022.3.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction directe: méthodes de recherche, épistémologie et conceptualisation (II)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filosofie pentru copii fără copii ? Câteva reflecții despre dialogul dintre adult şi copil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Filosofie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LXIX (5), pp.595-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24193/subbphil.2022.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04890372v1</w:t>
+                <w:t xml:space="preserve">hal-04807549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut faire l’abduction dans le dialogue philosophique?</w:t>
               </w:r>
@@ -2177,217 +2177,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking on the move in a workshop of “Philosophy for Children”</w:t>
+                <w:t xml:space="preserve">Que pensent et disent des adolescents sur les apports de la pratique de la philosophie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bringing Theory to the Forefront of Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Piaget Society, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Pour une école philosophique. 90ème Congrès de l’ACFAS, Symposium: La philosophie avec les enfants, un paradigme pour une école démocratique et humaniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807633v1</w:t>
+                <w:t xml:space="preserve">hal-04878285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que pensent et disent des adolescents sur les apports de la pratique de la philosophie ?</w:t>
+                <w:t xml:space="preserve">Thinking on the move in a workshop of “Philosophy for Children”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une école philosophique. 90ème Congrès de l’ACFAS, Symposium: La philosophie avec les enfants, un paradigme pour une école démocratique et humaniste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Bringing Theory to the Forefront of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Piaget Society, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878285v1</w:t>
+                <w:t xml:space="preserve">hal-04807633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing conflict through imagination in communities of philosophical inquiry</w:t>
               </w:r>
@@ -2563,51 +2563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de problèmes communs dans l’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Direct Interaction. methods of research, epistemology, and conceptualization »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM Université Grenoble Alpes; Babeş-Bolyai University, Cluj-Napoca, Jun 2022, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Common problems” in a workshop of Philosophy for children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG 10, 21 and 25: Dialogue, Diversity and interdisciplinarity in the field of Learning and instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Sep 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3124,51 +3124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le problème du problème ? Une étude empirique de la problématisation en Philosophie pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Corpus philo : corpus à(p)prendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3528,165 +3528,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’aimerais bien savoir et comprendre comment s’est arrivé ça… ?</w:t>
+                <w:t xml:space="preserve">Analyse pragmatique et actionnelle de l’acte de questionner. Le questionnement chez des élevés de primaire et de collège, pratiquant la philosophie à l’école (présentation thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Séminaire : Conditions et manifestations de la pensée réflexive dans la Discussion à Visée Philosophique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lidilem, Université Grenoble Alpes, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique 2017 des thèses ARC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARC 5, Cultures Sciences Sociétés et Médiations, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008489v1</w:t>
+                <w:t xml:space="preserve">hal-02008587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse pragmatique et actionnelle de l’acte de questionner. Le questionnement chez des élevés de primaire et de collège, pratiquant la philosophie à l’école (présentation thèse)</w:t>
+                <w:t xml:space="preserve">J’aimerais bien savoir et comprendre comment s’est arrivé ça… ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique 2017 des thèses ARC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARC 5, Cultures Sciences Sociétés et Médiations, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e Séminaire : Conditions et manifestations de la pensée réflexive dans la Discussion à Visée Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lidilem, Université Grenoble Alpes, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008587v1</w:t>
+                <w:t xml:space="preserve">hal-02008489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire de la philosophie avec les enfants ?</w:t>
               </w:r>
@@ -3817,709 +3817,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi pratiquer la philosophie avec les enfants ?</w:t>
+                <w:t xml:space="preserve">Faire de la philosophie avec des enfants en collège REP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Blanc-Lanaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à la Faculté de Philosophie, Université Babeş-Bolyai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">15èmes rencontres sur les Nouvelles Pratiques Philosophiques, Unesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008481v1</w:t>
+                <w:t xml:space="preserve">hal-01941007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la philosophie avec des enfants en collège REP.</w:t>
+                <w:t xml:space="preserve">Pourquoi pratiquer la philosophie avec les enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes rencontres sur les Nouvelles Pratiques Philosophiques, Unesco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence à la Faculté de Philosophie, Université Babeş-Bolyai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941007v1</w:t>
+                <w:t xml:space="preserve">hal-02008481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la pensée éthique des enfants : étude sur l’usage des romans philosophiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes de parole, actes mentaux et habiletés de pensée au sein des discussions philosophiques avec des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs, ESPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international Oral 2016 : langues romanes. Corpus, genres, niveaux d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université «Babeş-Bolyai» Cluj-Napoca, Faculté des Lettres, May 2016, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941010v1</w:t>
+                <w:t xml:space="preserve">hal-02007901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de parole, actes mentaux et habiletés de pensée au sein des discussions philosophiques avec des enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuler la pensée éthique des enfants : étude sur l’usage des romans philosophiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Oral 2016 : langues romanes. Corpus, genres, niveaux d’analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université «Babeş-Bolyai» Cluj-Napoca, Faculté des Lettres, May 2016, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs, ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007901v1</w:t>
+                <w:t xml:space="preserve">hal-01941010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doute, argumentation et modalisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expression du doute à travers la modalisation et les rôles argumentatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés argumentatifs dans les Communautés de Recherche Philosophique. Symposium conducted at the meeting of ARGAGE (Argumentation&amp; Language)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">2e Séminaire d’automne Philéduc : Regards croisés de philosophes, linguistes, didacticiens, psychologues, ergonomes … sur une discussion à visée philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lidilem, Université Grenoble Alpes, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006875v1</w:t>
+                <w:t xml:space="preserve">hal-02008512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du questionnement dans les discussions philosophiques en classe (présentation thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire InSItu : Interactions : Situations, pratiques et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR, Lyon, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du questionnement et apprentissage du questionner dans les dialogues philosophiques en classe (présentation thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique 2015 des thèses ARC 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARC 5, Cultures Sciences Sociétés et Médiations, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression du doute à travers la modalisation et les rôles argumentatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doute, argumentation et modalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Séminaire d’automne Philéduc : Regards croisés de philosophes, linguistes, didacticiens, psychologues, ergonomes … sur une discussion à visée philosophique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lidilem, Université Grenoble Alpes, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Procédés argumentatifs dans les Communautés de Recherche Philosophique. Symposium conducted at the meeting of ARGAGE (Argumentation&amp; Language)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008512v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et manifestations de la pensée réflexive dans les discussions à visée philosophique</w:t>
               </w:r>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-84516-922-7</w:t>
             </w:r>
           </w:p>
@@ -5037,51 +5037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui donne la parole ? Est-ce un problème ? Le problème supposé commun dans un atelier philosophique avec des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants et adolescents en discussion philosophique. Analyse pluridisciplinaire du corpus A(p)prendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5191,186 +5191,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) Questionner et penser ensemble</w:t>
+                <w:t xml:space="preserve">Stimuler la recherche éthique chez les enfants : étude sur l’usage des romans philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Sasseville. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Rouvière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pratique de la philosophie en communauté de recherche: entre rupture et continuité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.33-43, 2018, Dialoguer, 9782763738925</w:t>
+              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.251-264, 2018, Kinder- und Jugendkultur, -literatur und -medien, 978-3-631-77053-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941372v1</w:t>
+                <w:t xml:space="preserve">hal-01948597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la recherche éthique chez les enfants : étude sur l’usage des romans philosophiques</w:t>
+                <w:t xml:space="preserve">(Se) Questionner et penser ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">N. Rouvière. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Sasseville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.251-264, 2018, Kinder- und Jugendkultur, -literatur und -medien, 978-3-631-77053-5</w:t>
+              <w:t xml:space="preserve">La pratique de la philosophie en communauté de recherche: entre rupture et continuité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.33-43, 2018, Dialoguer, 9782763738925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948597v1</w:t>
+                <w:t xml:space="preserve">hal-01941372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation et problématisation à l’épreuve du doute, un modèle pour décrire la construction de la philosophicité dans une DVDP</w:t>
               </w:r>
@@ -5519,51 +5519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD62A89"/>
+    <w:nsid w:val="5A056B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5750,51 +5750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anda-fournel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3190-3785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229005772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01841459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAL001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/child.philos.2025.89060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Blanc-Lanaute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qionghua Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.3.04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2021.3.04" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2021.2s.05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nepton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.2.03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitchell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke DE KONING" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2018.2.12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ionescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Mitchell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagrange-Lanaspre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/29963" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Philosopher%20avec%20les%20enfants" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anda-fournel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3190-3785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229005772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01841459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAL001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/child.philos.2025.89060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Blanc-Lanaute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qionghua Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.3.04" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2021.3.04" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2021.2s.05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nepton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.2.03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitchell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke DE KONING" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2018.2.12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ionescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Mitchell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagrange-Lanaspre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/29963" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Philosopher%20avec%20les%20enfants" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>