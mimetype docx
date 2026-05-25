--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -838,291 +838,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction directe: méthodes de recherche, épistémologie et conceptualisation (II)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+                <w:t xml:space="preserve">Emergence du problème et dynamique des relations lors du démarrage d’un atelier de philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Curea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anda Fournel</w:t>
+                <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (3), </w:t>
+              <w:t xml:space="preserve">, 2022, 67 (3), pp.51-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24193/subbphil.2022.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24193/subbphil.2022.3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890372v1</w:t>
+                <w:t xml:space="preserve">hal-04269173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence du problème et dynamique des relations lors du démarrage d’un atelier de philosophie</w:t>
+                <w:t xml:space="preserve">Filosofie pentru copii fără copii ? Câteva reflecții despre dialogul dintre adult şi copil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Filosofie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LXIX (5), pp.595-610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269173v1</w:t>
+                <w:t xml:space="preserve">hal-04807549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filosofie pentru copii fără copii ? Câteva reflecții despre dialogul dintre adult şi copil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction directe: méthodes de recherche, épistémologie et conceptualisation (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Filosofie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbphil.2022.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807549v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut faire l’abduction dans le dialogue philosophique?</w:t>
               </w:r>
@@ -2177,217 +2177,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que pensent et disent des adolescents sur les apports de la pratique de la philosophie ?</w:t>
+                <w:t xml:space="preserve">Thinking on the move in a workshop of “Philosophy for Children”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une école philosophique. 90ème Congrès de l’ACFAS, Symposium: La philosophie avec les enfants, un paradigme pour une école démocratique et humaniste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Bringing Theory to the Forefront of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Piaget Society, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878285v1</w:t>
+                <w:t xml:space="preserve">hal-04807633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking on the move in a workshop of “Philosophy for Children”</w:t>
+                <w:t xml:space="preserve">Que pensent et disent des adolescents sur les apports de la pratique de la philosophie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bringing Theory to the Forefront of Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Piaget Society, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Pour une école philosophique. 90ème Congrès de l’ACFAS, Symposium: La philosophie avec les enfants, un paradigme pour une école démocratique et humaniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807633v1</w:t>
+                <w:t xml:space="preserve">hal-04878285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing conflict through imagination in communities of philosophical inquiry</w:t>
               </w:r>
@@ -2563,51 +2563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de problèmes communs dans l’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Direct Interaction. methods of research, epistemology, and conceptualization »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM Université Grenoble Alpes; Babeş-Bolyai University, Cluj-Napoca, Jun 2022, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Common problems” in a workshop of Philosophy for children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG 10, 21 and 25: Dialogue, Diversity and interdisciplinarity in the field of Learning and instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Sep 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3124,51 +3124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le problème du problème ? Une étude empirique de la problématisation en Philosophie pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Corpus philo : corpus à(p)prendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3528,165 +3528,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse pragmatique et actionnelle de l’acte de questionner. Le questionnement chez des élevés de primaire et de collège, pratiquant la philosophie à l’école (présentation thèse)</w:t>
+                <w:t xml:space="preserve">J’aimerais bien savoir et comprendre comment s’est arrivé ça… ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique 2017 des thèses ARC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARC 5, Cultures Sciences Sociétés et Médiations, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e Séminaire : Conditions et manifestations de la pensée réflexive dans la Discussion à Visée Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lidilem, Université Grenoble Alpes, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008587v1</w:t>
+                <w:t xml:space="preserve">hal-02008489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’aimerais bien savoir et comprendre comment s’est arrivé ça… ?</w:t>
+                <w:t xml:space="preserve">Analyse pragmatique et actionnelle de l’acte de questionner. Le questionnement chez des élevés de primaire et de collège, pratiquant la philosophie à l’école (présentation thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Séminaire : Conditions et manifestations de la pensée réflexive dans la Discussion à Visée Philosophique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lidilem, Université Grenoble Alpes, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique 2017 des thèses ARC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARC 5, Cultures Sciences Sociétés et Médiations, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008489v1</w:t>
+                <w:t xml:space="preserve">hal-02008587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire de la philosophie avec les enfants ?</w:t>
               </w:r>
@@ -3817,709 +3817,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la philosophie avec des enfants en collège REP.</w:t>
+                <w:t xml:space="preserve">Pourquoi pratiquer la philosophie avec les enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes rencontres sur les Nouvelles Pratiques Philosophiques, Unesco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence à la Faculté de Philosophie, Université Babeş-Bolyai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941007v1</w:t>
+                <w:t xml:space="preserve">hal-02008481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi pratiquer la philosophie avec les enfants ?</w:t>
+                <w:t xml:space="preserve">Faire de la philosophie avec des enfants en collège REP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Blanc-Lanaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à la Faculté de Philosophie, Université Babeş-Bolyai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">15èmes rencontres sur les Nouvelles Pratiques Philosophiques, Unesco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008481v1</w:t>
+                <w:t xml:space="preserve">hal-01941007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de parole, actes mentaux et habiletés de pensée au sein des discussions philosophiques avec des enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuler la pensée éthique des enfants : étude sur l’usage des romans philosophiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Oral 2016 : langues romanes. Corpus, genres, niveaux d’analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université «Babeş-Bolyai» Cluj-Napoca, Faculté des Lettres, May 2016, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs, ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007901v1</w:t>
+                <w:t xml:space="preserve">hal-01941010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la pensée éthique des enfants : étude sur l’usage des romans philosophiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes de parole, actes mentaux et habiletés de pensée au sein des discussions philosophiques avec des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs, ESPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international Oral 2016 : langues romanes. Corpus, genres, niveaux d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université «Babeş-Bolyai» Cluj-Napoca, Faculté des Lettres, May 2016, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941010v1</w:t>
+                <w:t xml:space="preserve">hal-02007901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression du doute à travers la modalisation et les rôles argumentatifs</w:t>
+                <w:t xml:space="preserve">Construction du questionnement dans les discussions philosophiques en classe (présentation thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Séminaire d’automne Philéduc : Regards croisés de philosophes, linguistes, didacticiens, psychologues, ergonomes … sur une discussion à visée philosophique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lidilem, Université Grenoble Alpes, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire InSItu : Interactions : Situations, pratiques et outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR, Lyon, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008512v1</w:t>
+                <w:t xml:space="preserve">hal-02008576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du questionnement dans les discussions philosophiques en classe (présentation thèse)</w:t>
+                <w:t xml:space="preserve">Construction du questionnement et apprentissage du questionner dans les dialogues philosophiques en classe (présentation thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire InSItu : Interactions : Situations, pratiques et outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ICAR, Lyon, Apr 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique 2015 des thèses ARC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARC 5, Cultures Sciences Sociétés et Médiations, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008576v1</w:t>
+                <w:t xml:space="preserve">hal-02008594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du questionnement et apprentissage du questionner dans les dialogues philosophiques en classe (présentation thèse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doute, argumentation et modalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique 2015 des thèses ARC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARC 5, Cultures Sciences Sociétés et Médiations, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Procédés argumentatifs dans les Communautés de Recherche Philosophique. Symposium conducted at the meeting of ARGAGE (Argumentation&amp; Language)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008594v1</w:t>
+                <w:t xml:space="preserve">hal-02006875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doute, argumentation et modalisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expression du doute à travers la modalisation et les rôles argumentatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés argumentatifs dans les Communautés de Recherche Philosophique. Symposium conducted at the meeting of ARGAGE (Argumentation&amp; Language)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">2e Séminaire d’automne Philéduc : Regards croisés de philosophes, linguistes, didacticiens, psychologues, ergonomes … sur une discussion à visée philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lidilem, Université Grenoble Alpes, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006875v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et manifestations de la pensée réflexive dans les discussions à visée philosophique</w:t>
               </w:r>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-84516-922-7</w:t>
             </w:r>
           </w:p>
@@ -5037,51 +5037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui donne la parole ? Est-ce un problème ? Le problème supposé commun dans un atelier philosophique avec des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nelly Perret-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants et adolescents en discussion philosophique. Analyse pluridisciplinaire du corpus A(p)prendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5191,186 +5191,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la recherche éthique chez les enfants : étude sur l’usage des romans philosophiques</w:t>
+                <w:t xml:space="preserve">(Se) Questionner et penser ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">N. Rouvière. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Sasseville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.251-264, 2018, Kinder- und Jugendkultur, -literatur und -medien, 978-3-631-77053-5</w:t>
+              <w:t xml:space="preserve">La pratique de la philosophie en communauté de recherche: entre rupture et continuité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.33-43, 2018, Dialoguer, 9782763738925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948597v1</w:t>
+                <w:t xml:space="preserve">hal-01941372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) Questionner et penser ensemble</w:t>
+                <w:t xml:space="preserve">Stimuler la recherche éthique chez les enfants : étude sur l’usage des romans philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Fournel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Sasseville. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Rouvière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pratique de la philosophie en communauté de recherche: entre rupture et continuité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.33-43, 2018, Dialoguer, 9782763738925</w:t>
+              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.251-264, 2018, Kinder- und Jugendkultur, -literatur und -medien, 978-3-631-77053-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941372v1</w:t>
+                <w:t xml:space="preserve">hal-01948597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation et problématisation à l’épreuve du doute, un modèle pour décrire la construction de la philosophicité dans une DVDP</w:t>
               </w:r>
@@ -5519,51 +5519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A056B17"/>
+    <w:nsid w:val="95FB569E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5750,51 +5750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anda-fournel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3190-3785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229005772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01841459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAL001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/child.philos.2025.89060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Blanc-Lanaute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qionghua Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.3.04" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2021.3.04" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2021.2s.05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nepton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.2.03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitchell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke DE KONING" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2018.2.12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ionescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Mitchell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagrange-Lanaspre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/29963" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Philosopher%20avec%20les%20enfants" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anda-fournel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3190-3785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229005772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01841459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAL001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/child.philos.2025.89060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Blanc-Lanaute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qionghua Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nelly Perret-Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.3.04" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2021.3.04" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2021.2s.05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nepton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.2.03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2019.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitchell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Treille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke DE KONING" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2018.2.12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ionescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Mitchell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagrange-Lanaspre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/29963" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Philosopher%20avec%20les%20enfants" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.ugaeditions.29963" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>