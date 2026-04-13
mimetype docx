--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -350,51 +350,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343796v1</w:t>
+                <w:t xml:space="preserve">hal-05216355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
               </w:r>
@@ -484,51 +484,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216355v1</w:t>
+                <w:t xml:space="preserve">hal-05343796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genomic history of Iberian horses since the last Ice Age</w:t>
               </w:r>
@@ -1178,4694 +1178,4426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
+                <w:t xml:space="preserve">DNA methylation-based profiling of horse archaeological remains for age-at-death and castration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+                <w:t xml:space="preserve">Xuexue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexane Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Andaine Seguin- Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thèves</w:t>
+                <w:t xml:space="preserve">Gaëtan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gillet</w:t>
+                <w:t xml:space="preserve">Laure Tonasso-Calvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26 (5), pp.106787. </w:t>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242136v1</w:t>
+                <w:t xml:space="preserve">cea-04286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation-based profiling of horse archaeological remains for age-at-death and castration</w:t>
+                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuexue Liu</w:t>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin- Orlando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+                <w:t xml:space="preserve">Lexane Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Tressières</w:t>
+                <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tonasso-Calvie</w:t>
+                <w:t xml:space="preserve">Claudia Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.106144. </w:t>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.106787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04286440v1</w:t>
+                <w:t xml:space="preserve">hal-04510941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gillet</w:t>
+                <w:t xml:space="preserve">Interdisciplinary evidence for early domestic horse exploitation in southern Patagonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bautista Belardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Barberena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Brenner Coltrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Carballo Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adk5201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510941v1</w:t>
+                <w:t xml:space="preserve">hal-04729939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary evidence for early domestic horse exploitation in southern Patagonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Flavia Carballo Marina</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlton Shield Chief Gover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Arterberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adk5201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04729939v1</w:t>
+                <w:t xml:space="preserve">hal-04065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Arterberry</w:t>
+                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04065852v1</w:t>
+                <w:t xml:space="preserve">hal-03604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tharsika Vimala</w:t>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.04.10.536015⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04267849v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (6611), pp.1172-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023241v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
+                <w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604105v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03755076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of USER‐treatment on hyRAD capture applied to ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Suchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2262-2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827857v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of USER‐treatment on hyRAD capture applied to ancient DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+                <w:t xml:space="preserve">Grey wolf genomic history reveals a dual ancestry of dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. G. Stanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike H. Taron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel-Holger S. Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13619⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 607, pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04824-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827861v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+                <w:t xml:space="preserve">Heterogeneous Hunter-Gatherer and Steppe-Related Ancestries in Late Neolithic and Bell Beaker Genomes from Present-Day France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Southon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.1072-1083.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03755076v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey wolf genomic history reveals a dual ancestry of dogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikkel-Holger S. Sinding</w:t>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duha Alioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04824-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (B), pp.103250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717833v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Hunter-Gatherer and Steppe-Related Ancestries in Late Neolithic and Bell Beaker Genomes from Present-Day France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying a living great-grandson of the Lakota Sioux leader Tatanka Iyotake (Sitting Bull)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Moltke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorfinn Sand Korneliussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Thèves</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Víctor Moreno-Mayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernie Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.015⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150872v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+                <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431948v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">Ancient horse genomes reveal the timing and extent of dispersals across the Bering Land Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Vershinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Heintzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Zazula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Cassatt‐johnstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413040v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying a living great-grandson of the Lakota Sioux leader Tatanka Iyotake (Sitting Bull)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ernie Lapointe</w:t>
+                <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya A Kusliy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Suchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2013⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780842v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient horse genomes reveal the timing and extent of dispersals across the Bering Land Bridge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Molly Cassatt‐johnstone</w:t>
+                <w:t xml:space="preserve">No particular genomic features underpin the dramatic economic consequences of 17th century plague epidemics in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15977⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.102383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431968v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naveed Khan</w:t>
+                <w:t xml:space="preserve">CASCADE: A Custom-Made Archiving System for the Conservation of Ancient DNA Experimental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Suchan</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425363v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No particular genomic features underpin the dramatic economic consequences of 17th century plague epidemics in Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horse males became over-represented in archaeological assemblages during the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356277v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASCADE: A Custom-Made Archiving System for the Conservation of Ancient DNA Experimental Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Hanghøj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleen Gaunitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00185⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (6), pp.1419-1435.e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910989v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse males became over-represented in archaeological assemblages during the Bronze Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient genomes revisit the ancestry of domestic and Przewalski’s horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleen Gaunitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Hanghøj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Albrechtsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102364⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6384), pp.111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aao3297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030301v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charleen Gaunitz</w:t>
+                <w:t xml:space="preserve">High-Throughput DNA sequencing of ancient wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.049⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (5), pp.1138-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166928v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput DNA sequencing of ancient wood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Mccoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Racimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Vinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Demeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Gakuhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14514⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783724v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02185511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomes revisit the ancestry of domestic and Przewalski’s horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naveed Khan</w:t>
+                <w:t xml:space="preserve">Improved de novo genomic assembly for the domestic donkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Frost Bertelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aao3297⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (4), pp.eaaq0392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaq0392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406833v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takashi Gakuhari</w:t>
+                <w:t xml:space="preserve">Ancient genomes show social and reproductive behavior of early Upper Paleolithic foragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor C. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Albrechtsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorfinn Korneliussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 358 (6363), pp.659-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aao1807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02185511v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved de novo genomic assembly for the domestic donkey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Waller</w:t>
+                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaq0392⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170860v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomes show social and reproductive behavior of early Upper Paleolithic foragers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Sikora</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of domestication and captivity on the horse gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Jin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thorfinn Korneliussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aao1807⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15375-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207795v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+                <w:t xml:space="preserve">Zonkey : a simple, accurate and sensitive pipeline to genetically identify equine F1-hybrids in archaeological assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleen Gaunitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544879v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of domestication and captivity on the horse gut microbiome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Weiss</w:t>
+                <w:t xml:space="preserve">Mitochondrial genomes reveal the extinct Hippidion as an outgroup to all living equids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vilstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15375-9⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (20141058), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.1058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781445v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonkey : a simple, accurate and sensitive pipeline to genetically identify equine F1-hybrids in archaeological assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Genomics and Conservation of the Endangered Przewalski’s Horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda A Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036146v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Genomics and Conservation of the Endangered Przewalski’s Horse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pros and cons of methylation-based enrichment methods for ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Librado</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.08.032⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep11826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781443v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial genomes reveal the extinct Hippidion as an outgroup to all living equids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the origins of Yakutian horses and the genetic basis for their fast adaptation to subarctic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Vilstrup</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Eme</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hákon Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.1058⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1513696112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323150v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and cons of methylation-based enrichment methods for ancient DNA</w:t>
-[...190 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic evidence for the Pleistocene and recent population history of Native Americans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hákon Jónsson</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+                <w:t xml:space="preserve">Maanasa Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1513696112⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Matthias Steinrücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelley Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maanasa Raghavan</w:t>
+                <w:t xml:space="preserve">Stephan Schiffels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349 (6250), pp.aab3884-aab3884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aab3884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5875,776 +5607,776 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualités préhistoriques: les apports de l’ADN ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualités : l’intimité entre normes et singularités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Apr 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anthropYXX, a molecular proxy for gender contrasts at the Neolithic to Bronze Age transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Genetics: Exploring Non-Biological Kinship in Prehistoric Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austrian Academy of Science, Oct 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving wet-laboratory procedures toward ancient epigenome characterization and ancient pathogens detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de Paris, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peste: Quels impacts sur les populations humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées des Doctorant.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Population Environnement Développement, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maladrerie Saint-Lazare de Beauvais (Oise, France): Etude anthropo-biologique d'un charnier de pestiférés du XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'ED Sciences de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des ascendances mésolithiques et steppiques dans des génomes d’individus du Néolithique et du Campaniforme du territoire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches archéogénomiques de sépultures collectives néolithiques en hypogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crubézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'anthropologie de Paris 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la paléogénomique à la caractérisation de l'impact de la colonisation russe sur les liens sociaux et biologiques en Yakutie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6653,101 +6385,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Hanghøj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duchesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'anthropologie de Paris 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de Paris, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6757,581 +6489,735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeogenetic Insights into a Megalithic Burial Monument in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lena Titze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Lena Titze</w:t>
+                <w:t xml:space="preserve">Manon Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervia Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA11 – International Symposium on Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maladrerie Saint-Lazare de Beauvais (Oise, France) : Étude anthropo-biologique d’un charnier de pestiférés du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1847èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Toulouse, France. 34 ((S)), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.8714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No particular genomic features underpin the dramatic economic consequences of 17th century plague epidemics in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tharsika Vimala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2015-2017. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Belkacem</w:t>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Belles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Auvergne Rhône-Alpes. 2017, pp.800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7478,51 +7364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09856-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bautista Belardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Brenner Coltrain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carballo Marina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adk5201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.10.536015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13619" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03717833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. G. Stanton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike H. Taron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel-Holger S. Sinding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04824-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Moltke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Sand Korneliussen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#237;ctor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Lapointe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Vershinina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Froese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Zazula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cassatt&#8208;johnstone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15977" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00185" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102364" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14514" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao3297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02170860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Frost Bertelsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaq0392" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Metcalf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Morton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weiss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15375-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ermini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vilstrup" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1058" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11826" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#225;kon J&#243;nsson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513696112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Raghavan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinr&#252;cken" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Harris" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schiffels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3884" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785404v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781474v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesnes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Titze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Armengaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09856-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bautista Belardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Brenner Coltrain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carballo Marina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adk5201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03717833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. G. Stanton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike H. Taron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel-Holger S. Sinding" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04824-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Moltke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Sand Korneliussen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#237;ctor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Lapointe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Vershinina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Froese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Zazula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cassatt&#8208;johnstone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15977" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102364" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao3297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14514" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02170860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Frost Bertelsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaq0392" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Metcalf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Morton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15375-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vilstrup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1058" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ermini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11826" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#225;kon J&#243;nsson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513696112" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Raghavan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinr&#252;cken" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Harris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schiffels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3884" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781474v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesnes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Titze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Armengaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>