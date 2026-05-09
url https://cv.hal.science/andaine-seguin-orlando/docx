--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -1178,831 +1178,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation-based profiling of horse archaeological remains for age-at-death and castration</w:t>
+                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuexue Liu</w:t>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin- Orlando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+                <w:t xml:space="preserve">Lexane Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Tressières</w:t>
+                <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tonasso-Calvie</w:t>
+                <w:t xml:space="preserve">Claudia Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.106144. </w:t>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.106787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04286440v1</w:t>
+                <w:t xml:space="preserve">hal-04510941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
+                <w:t xml:space="preserve">Interdisciplinary evidence for early domestic horse exploitation in southern Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexane Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Juan Bautista Belardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thèves</w:t>
+                <w:t xml:space="preserve">Ramiro Barberena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gillet</w:t>
+                <w:t xml:space="preserve">Joan Brenner Coltrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Carballo Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adk5201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510941v1</w:t>
+                <w:t xml:space="preserve">hal-04729939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary evidence for early domestic horse exploitation in southern Patagonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Bautista Belardi</w:t>
+                <w:t xml:space="preserve">Carlton Shield Chief Gover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Barberena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavia Carballo Marina</w:t>
+                <w:t xml:space="preserve">Jimmy Arterberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adk5201⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729939v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+                <w:t xml:space="preserve">DNA methylation-based profiling of horse archaeological remains for age-at-death and castration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuexue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin- Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlton Shield Chief Gover</w:t>
+                <w:t xml:space="preserve">Gaëtan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Arterberry</w:t>
+                <w:t xml:space="preserve">Laure Tonasso-Calvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065852v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Higham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604105v1</w:t>
+                <w:t xml:space="preserve">hal-05023241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023241v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t>
               </w:r>
@@ -2116,429 +2116,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t>
+                <w:t xml:space="preserve">Grey wolf genomic history reveals a dual ancestry of dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+                <w:t xml:space="preserve">Anders Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+                <w:t xml:space="preserve">David W. G. Stanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike H. Taron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel-Holger S. Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 607, pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04824-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03755076v1</w:t>
+                <w:t xml:space="preserve">hal-03717833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of USER‐treatment on hyRAD capture applied to ancient DNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Poullet</w:t>
+                <w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03827861v1</w:t>
+                <w:t xml:space="preserve">halshs-03755076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey wolf genomic history reveals a dual ancestry of dogs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the impact of USER‐treatment on hyRAD capture applied to ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Frantz</w:t>
+                <w:t xml:space="preserve">Tomasz Suchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikkel-Holger S. Sinding</w:t>
+                <w:t xml:space="preserve">Marine Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 607, pp.313-320. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2262-2274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04824-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717833v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Hunter-Gatherer and Steppe-Related Ancestries in Late Neolithic and Bell Beaker Genomes from Present-Day France</w:t>
               </w:r>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (5), pp.1072-1083.e10. </w:t>
@@ -2658,64 +2658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duha Alioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,295 +2786,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying a living great-grandson of the Lakota Sioux leader Tatanka Iyotake (Sitting Bull)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thorfinn Sand Korneliussen</w:t>
+                <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ernie Lapointe</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780842v1</w:t>
+                <w:t xml:space="preserve">hal-03413040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Identifying a living great-grandson of the Lakota Sioux leader Tatanka Iyotake (Sitting Bull)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Moltke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorfinn Sand Korneliussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Víctor Moreno-Mayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernie Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (44), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413040v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient horse genomes reveal the timing and extent of dispersals across the Bering Land Bridge</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya A Kusliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Suchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t>
@@ -3456,278 +3456,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASCADE: A Custom-Made Archiving System for the Conservation of Ancient DNA Experimental Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horse males became over-represented in archaeological assemblages during the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Dolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fages</w:t>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mata</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.185. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910989v1</w:t>
+                <w:t xml:space="preserve">hal-03030301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse males became over-represented in archaeological assemblages during the Bronze Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CASCADE: A Custom-Made Archiving System for the Conservation of Ancient DNA Experimental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Orlando</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31, pp.102364. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030301v1</w:t>
+                <w:t xml:space="preserve">hal-02910989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t>
               </w:r>
@@ -4913,295 +4913,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial genomes reveal the extinct Hippidion as an outgroup to all living equids</w:t>
+                <w:t xml:space="preserve">Evolutionary Genomics and Conservation of the Endangered Przewalski’s Horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Vilstrup</w:t>
+                <w:t xml:space="preserve">Luca Ermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eme</w:t>
+                <w:t xml:space="preserve">Melinda A Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (20141058), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.1058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323150v1</w:t>
+                <w:t xml:space="preserve">hal-04781443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Genomics and Conservation of the Endangered Przewalski’s Horse</w:t>
+                <w:t xml:space="preserve">Mitochondrial genomes reveal the extinct Hippidion as an outgroup to all living equids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ermini</w:t>
+                <w:t xml:space="preserve">Julia Vilstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda A Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Librado</w:t>
+                <w:t xml:space="preserve">David Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (19), </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (20141058), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.1058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781443v1</w:t>
+                <w:t xml:space="preserve">hal-01323150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pros and cons of methylation-based enrichment methods for ancient DNA</w:t>
               </w:r>
@@ -5226,51 +5226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5772,64 +5772,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving wet-laboratory procedures toward ancient epigenome characterization and ancient pathogens detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'anthropologie de Paris, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6148,51 +6148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7187</w:t>
@@ -6260,51 +6260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crubézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09856-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bautista Belardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Brenner Coltrain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carballo Marina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adk5201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13619" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03717833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. G. Stanton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike H. Taron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel-Holger S. Sinding" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04824-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Moltke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Sand Korneliussen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#237;ctor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Lapointe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Vershinina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Froese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Zazula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cassatt&#8208;johnstone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15977" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102364" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao3297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14514" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02170860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Frost Bertelsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaq0392" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Metcalf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Morton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15375-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vilstrup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1058" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ermini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11826" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#225;kon J&#243;nsson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513696112" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Raghavan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinr&#252;cken" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Harris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schiffels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3884" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781474v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesnes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Titze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Armengaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09856-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bautista Belardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Brenner Coltrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carballo Marina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adk5201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03717833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. G. Stanton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike H. Taron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel-Holger S. Sinding" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04824-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Southon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Moltke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Sand Korneliussen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#237;ctor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Lapointe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Vershinina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Froese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Zazula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cassatt&#8208;johnstone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15977" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102364" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00185" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao3297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14514" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02170860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Petersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Frost Bertelsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaq0392" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Metcalf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Morton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15375-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ermini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.032" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vilstrup" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.1058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gamba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11826" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#225;kon J&#243;nsson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513696112" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Raghavan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinr&#252;cken" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Harris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schiffels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3884" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781474v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesnes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Titze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Armengaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>