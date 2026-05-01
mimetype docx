--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -763,256 +763,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PARAllel FActor (PARAFAC) Analysis for Indoor Air Quality of an Open-space Office</w:t>
+                <w:t xml:space="preserve">Predicting the Window Opening State in an Office to Improve Indoor Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy, Energy Efficiency and Intelligent Building Systems HEIBS2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTES EA3481, IUT de Crétel-Vitry, OSU Efluve, Jul 2021, Créteil (Université Paris-Est Créteil) WEB CONFERENCE, France</w:t>
+              <w:t xml:space="preserve">International conference on Time Series and Forecasting ITISE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299097v1</w:t>
+                <w:t xml:space="preserve">hal-04299096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Window Opening State in an Office to Improve Indoor Air Quality</w:t>
+                <w:t xml:space="preserve">Application of PARAllel FActor (PARAFAC) Analysis for Indoor Air Quality of an Open-space Office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Time Series and Forecasting ITISE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.24</w:t>
+              <w:t xml:space="preserve">Healthy, Energy Efficiency and Intelligent Building Systems HEIBS2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTES EA3481, IUT de Crétel-Vitry, OSU Efluve, Jul 2021, Créteil (Université Paris-Est Créteil) WEB CONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299096v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Indoor Aerosol Sources in an Open-Plan Office using Factor Analysis</w:t>
               </w:r>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1158,64 +1158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès sur les Aérosols CFA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, Jan 2020, Paris, FIAP Jean Monnet, 30 rue Cabanis 75014 PARIS, France. pp.57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
@@ -2930,51 +2930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04092101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hao Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-283-2014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lombardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ionescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ausset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.10.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCP18NZ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khlaifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04092101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hao Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-283-2014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lombardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ionescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ausset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.10.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCP18NZ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khlaifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>