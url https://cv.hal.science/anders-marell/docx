--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anders Mårell </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en écologie forestière et grands herbivores</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anders-marell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3328-4834</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194368483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5521-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Contrasts in Climate Extremes That Control Tree Fecundity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Andrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Arianoutsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ascoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment” [Ecological Modelling 489 (2024) 110608]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Ligot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, pp.111252. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and deer in boreal and temperate regions: From physiology to population dynamics and species distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika M. Felton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Borowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aksel Granhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Juvany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.e17505. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un facteur de blocage de régénération peut en cacher un autre : bien identifier les contraintes pour réussir au mieux sa régénération naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En forêt les strates de végétation n’interagissent pas que pour la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bogdziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Künstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvicultural regime shapes understory functional structure in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (10), pp.2350-2364. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of multi-taxa management experiments to guide forest biodiversity conservation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flóra Tinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilman-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02553. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words apart: Standardizing forestry terms and definitions across European biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vacchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.100128. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2023.100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bogdziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Andrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ascoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can vegetation clearing operations and reprofiling of bars be considered as an ecological restoration measure? Lessons from a 10‐year vegetation monitoring program (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ascoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bogdziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of shade-intolerant conifers facilitates the regeneration of Quercus petraea in mixed stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Borderieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 491, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d'intelligence artificielle pour la détection d’animaux en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental rewilding enhances grassland functional composition and pollinator habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Skarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (4), pp.946-955. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion adaptative de l'équilibre forêt-gibier : de quoi s'agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lauriston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of deer browsing and understory light availability on stump mortality and sprout growth capacity in sessile oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open game fences and their socio-spatial effects: Placing red deer, placing humans, managing territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace - Finnish Journal for Human-Animal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.28-61. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23984/fjhas.67671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReForest : un projet participatif pour l'équilibre forêt-gibier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Michau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understory vegetation dynamics and tree regeneration as affected by deer herbivory in temperate hardwood forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.837-844. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor2186-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReForest (2016-2019) : Lancement d'un projet R&D participatif en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Michau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d’information du réseau « Ongulés sauvages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by ungulates as an ecological filter: a trait-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (9), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant movements and climate warming: intraspecific variation in growth responses to non-local soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (2), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics et suivis de l'impact des ongulés sur la régénération et la flore forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et suivi de l'empreinte écologique des ongulés sauvages sur la végétation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (5), pp.711-721. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de type enclos-exclos : des outils au service de la gestion et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), p. 139 - p. 150. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a fire propagation model to assess the efficiency of prescribed burning in reducing the fire hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222 (8), pp.1502-1514. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers in the wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deer London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (8), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of vegetation strata in a multi-layered Mediterranean forest ecosystem using height and intensity information derived from airborne laser scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (7), pp.1403-1415. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of large ungulates in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swedish-French conference on forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLU, Umeå, Suède, May 2022, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RisqFor 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With experimental approach towards sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flóra Tinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Cizek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Dörfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Hédl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Conservation Biology "Biodiversity crisis in a changing world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage : montage du projet FRISQUE « Apprendre à vivre avec la Grande Faune : une approche par la gestion du risque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RisqFor Réseau d'animation scientifique ECODIV Evaluation et gestion des risques en forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reconcile forest production with hunting ungulates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Which multifunctional forest management in the context of climate change?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UEF; Chartres Métropole; Conseil Départemental d’Eure et Loir; COVEA, Sep 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d'intelligence artificielle pour la détection d'animaux en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir collectivement, le facteur humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, UR EFNO, Mar 2021, Nogent-sur-Vernisson, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques liés aux ongulés sauvages (projet FRISQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RisqFor Réseau d'animation scientifique ECODIV Evaluation et gestion des risques en forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre par la pratique : la gestion adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2021, NOGENT SUR VERNISSON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’effet des cervidés en forêt : Valoriser la diversité et la complémentarité des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2021, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour des opérations de détection et d’identification dans le domaine animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental rewilding enhances grassland functional composition and pollinator habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Skarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swedish Oikos meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Uppsala, Sweden. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, un moteur de la dynamique forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du domaine scientifique stratégique (DSS) "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques" d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMareau-II : Dynamique temporelle des saulaies-peupleraies en Loire moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un équilibre forêt-cervidés en évolution permanente : la nécessité d'une gestion adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EquiForCE76 : Comment concilier les enjeux forestiers et cynégétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling forest production and hunting in adaptive management - French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by temperate ungulates: Revisiting &amp;quot;foliage is the fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st ESA Annual Meeting “Novel Ecosystems in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des interactions entre semis ligneux, communauté végétale et cervidés sur la dynamique de recrutement des arbres en forêt tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of interactions between bramble thicket and oak seedlings by stress (light, water and simulated browsing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by large ungulates: a multi-stage ecological filtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium-Workshop on Frugivory and Seed Dispersal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Drakensberg, South Africa. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’Irstea Nogent utilisant les données d’inventaire forestier de l’IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nogent sur Vernisson, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing the wild: Human-nature relationships in a social-ecological landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Research Symposium 2014 – Human and Ecosystem Response to Global Change – Evidence and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ostuni, Italy. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des herbivores sauvages sur la dynamique de la flore des écosystèmes forestiers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanappelgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'herbivorie et dynamique des milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auxi-le-Château, France. pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Mammalogical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfast, Ireland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment indiquer l'équilibre forêt-gibier? Diagnostics et suivis de l'impact des ongulés sauvages sur la régénération et la flore forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interne ONF "Restaurer l'équilibre forêt-gibier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Velaine-en-Haye, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages dans l'écosystème forestier, un obstacle ou une opportunité pour la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild ungulates : what are their negative and positive impacts on forest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international sur les relations cerf-forêt : Impacts de la surabondance des grands herbivores sur l'aménagement des écosystèmes forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Québec, Canada. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel description and fire behaviour : one method applied in different countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampin-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Conference on Forest Fire Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of wood anemone by roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiercelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Roe Deer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Sète, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des travaux sur le comportement de la famille de Castor d'Europe, présent sur les îles depuis 1983. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation par la disponibilité en ressources des interactions entre semis de chêne, ronce et chevreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de grands herbivores sur la biologie des populations de l'anémone sylvie, Anemone nemorosa L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de graines chez l'anémone sylvie, est-elle limitée par l'apport de pollen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Dalaigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des ongulés sauvages sur la dynamique végétale forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue historique de l'utilisation des dispositifs enclos-exclos en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1-, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest ungulates on plant species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Union of Game Biologists Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscow, Russia. Ministry of Agriculture of the Russian Federation, pp.220-220, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burrascano, S; Trentanovi, G. PM edizioni, 2022, 978-88-31222-50-1. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48250/1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR. Dix ans de suivi de la végétation forestière : aspects méthodologiques et évolution temporelle de la flore (1994/1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office National des Forêts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2009, 978 2 84207 339 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes épiphytes des arbres en forêt alluviale : comparaison d’essences autochtones et introduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 214-218, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the sustainability of forest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael N. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Björck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 nedslag i klimat-forskningen: Dåtid, nutid, framtid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lund, pp.169-178, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No seed size–number trade-off in European beech: climate governs investment per seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kondrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Jerzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urszula Eichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hacket-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric scaling relationships of biomass for six common understory species in French temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Populus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt, ongulés et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR EFNO. 2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des chênaies de la région Centre Val De Loire au changement de climat -C 4 Rapport de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO; INRAE UR CEFS. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Comité d’Experts sur la Gestion Adaptative (CEGA) sur l’application Chass’Adapt en date du 11 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Arnauduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité d'Experts sur la Gestion Adaptative des espèces chassables. 2021, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis synthétique du Conseil d’Experts Gestion Adaptative (CEGA) relatif à la chasse à la Tourterelle des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité d'experts sur la gestion adaptative des espèces chassables. 2019, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis délibéré du Comité d'Experts sur la Gestion Adaptative (CEGA) relatif à l'espèce Courlis cendré Numenius arquata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité d'Experts sur la Gestion Adaptative des espèces chassables. 2019, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Conseil d'Experts sur la Gestion Adaptative (CEGA) sur la Barge à queue noire Limosa limosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité d'Experts sur la Gestion Adapative des espèces chassables. 2019, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel description: first results. Deliverable D.3.4-3 of the Integrated project “Fire Paradox”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Allgöwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] FP6-018505, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Amm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental fires in kermès oak garrigue, Trou-du-rat, South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire jouer la transparence dans des projets collaboratifs : un tableau de bord interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tdbesc (R Shiny): Interactive dashboard for managing forest-ungulate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:40f0785de1a53884f1c361df4e917d254a348592;origin=https://hal.archives-ouvertes.fr/hal-03464142;visit=swh:1:snp:b7673134d837ecaa4e96c1a812e335ba129f90f7;anchor=swh:1:rel:97138962f341149de66c06886fdabdd56a9d122c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anders Mårell </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en écologie forestière et grands herbivores</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anders-marell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3328-4834</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194368483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5521-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Contrasts in Climate Extremes That Control Tree Fecundity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Andrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Arianoutsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ascoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite rapid warming, seed production is not leading poleward migration in North American and European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylar Bankston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bogdziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.71223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment” [Ecological Modelling 489 (2024) 110608]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Ligot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, pp.111252. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En forêt les strates de végétation n’interagissent pas que pour la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un facteur de blocage de régénération peut en cacher un autre : bien identifier les contraintes pour réussir au mieux sa régénération naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and deer in boreal and temperate regions: From physiology to population dynamics and species distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika M. Felton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Borowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aksel Granhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Juvany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.e17505. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvicultural regime shapes understory functional structure in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (10), pp.2350-2364. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bogdziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Künstler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bogdziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Andrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ascoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of multi-taxa management experiments to guide forest biodiversity conservation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flóra Tinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilman-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02553. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words apart: Standardizing forestry terms and definitions across European biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vacchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.100128. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2023.100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can vegetation clearing operations and reprofiling of bars be considered as an ecological restoration measure? Lessons from a 10‐year vegetation monitoring program (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ascoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bogdziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of shade-intolerant conifers facilitates the regeneration of Quercus petraea in mixed stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Borderieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 491, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d'intelligence artificielle pour la détection d’animaux en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental rewilding enhances grassland functional composition and pollinator habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Skarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (4), pp.946-955. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion adaptative de l'équilibre forêt-gibier : de quoi s'agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lauriston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 246, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of deer browsing and understory light availability on stump mortality and sprout growth capacity in sessile oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open game fences and their socio-spatial effects: Placing red deer, placing humans, managing territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace - Finnish Journal for Human-Animal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.28-61. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23984/fjhas.67671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReForest : un projet participatif pour l'équilibre forêt-gibier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Michau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understory vegetation dynamics and tree regeneration as affected by deer herbivory in temperate hardwood forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.837-844. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor2186-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReForest (2016-2019) : Lancement d'un projet R&D participatif en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Michau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d’information du réseau « Ongulés sauvages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by ungulates as an ecological filter: a trait-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (9), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant movements and climate warming: intraspecific variation in growth responses to non-local soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (2), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics et suivis de l'impact des ongulés sur la régénération et la flore forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et suivi de l'empreinte écologique des ongulés sauvages sur la végétation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (5), pp.711-721. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de type enclos-exclos : des outils au service de la gestion et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), p. 139 - p. 150. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers in the wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deer London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (8), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a fire propagation model to assess the efficiency of prescribed burning in reducing the fire hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Linn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222 (8), pp.1502-1514. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of vegetation strata in a multi-layered Mediterranean forest ecosystem using height and intensity information derived from airborne laser scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (7), pp.1403-1415. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RisqFor 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of large ungulates in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swedish-French conference on forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLU, Umeå, Suède, May 2022, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With experimental approach towards sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flóra Tinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Cizek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Dörfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Hédl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Conservation Biology "Biodiversity crisis in a changing world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d'intelligence artificielle pour la détection d'animaux en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir collectivement, le facteur humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Patinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, UR EFNO, Mar 2021, Nogent-sur-Vernisson, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques liés aux ongulés sauvages (projet FRISQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RisqFor Réseau d'animation scientifique ECODIV Evaluation et gestion des risques en forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reconcile forest production with hunting ungulates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Which multifunctional forest management in the context of climate change?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UEF; Chartres Métropole; Conseil Départemental d’Eure et Loir; COVEA, Sep 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage : montage du projet FRISQUE « Apprendre à vivre avec la Grande Faune : une approche par la gestion du risque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RisqFor Réseau d'animation scientifique ECODIV Evaluation et gestion des risques en forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre par la pratique : la gestion adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2021, NOGENT SUR VERNISSON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’effet des cervidés en forêt : Valoriser la diversité et la complémentarité des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2021, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d’intelligence artificielle pour des opérations de détection et d’identification dans le domaine animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental rewilding enhances grassland functional composition and pollinator habitat use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Skarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swedish Oikos meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Uppsala, Sweden. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, un moteur de la dynamique forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du domaine scientifique stratégique (DSS) "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques" d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMareau-II : Dynamique temporelle des saulaies-peupleraies en Loire moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un équilibre forêt-cervidés en évolution permanente : la nécessité d'une gestion adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EquiForCE76 : Comment concilier les enjeux forestiers et cynégétiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling forest production and hunting in adaptive management - French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by temperate ungulates: Revisiting &amp;quot;foliage is the fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st ESA Annual Meeting “Novel Ecosystems in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des interactions entre semis ligneux, communauté végétale et cervidés sur la dynamique de recrutement des arbres en forêt tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of interactions between bramble thicket and oak seedlings by stress (light, water and simulated browsing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by large ungulates: a multi-stage ecological filtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium-Workshop on Frugivory and Seed Dispersal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Drakensberg, South Africa. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’Irstea Nogent utilisant les données d’inventaire forestier de l’IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nogent sur Vernisson, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing the wild: Human-nature relationships in a social-ecological landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Research Symposium 2014 – Human and Ecosystem Response to Global Change – Evidence and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ostuni, Italy. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des herbivores sauvages sur la dynamique de la flore des écosystèmes forestiers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanappelgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'herbivorie et dynamique des milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auxi-le-Château, France. pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Mammalogical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfast, Ireland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment indiquer l'équilibre forêt-gibier? Diagnostics et suivis de l'impact des ongulés sauvages sur la régénération et la flore forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interne ONF "Restaurer l'équilibre forêt-gibier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Velaine-en-Haye, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages dans l'écosystème forestier, un obstacle ou une opportunité pour la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild ungulates : what are their negative and positive impacts on forest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international sur les relations cerf-forêt : Impacts de la surabondance des grands herbivores sur l'aménagement des écosystèmes forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Québec, Canada. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel description and fire behaviour : one method applied in different countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampin-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Conference on Forest Fire Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of wood anemone by roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiercelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Roe Deer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an application to reconcile hunting and forestry issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL WILDLIFE CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Sète, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des travaux sur le comportement de la famille de Castor d'Europe, présent sur les îles depuis 1983. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation par la disponibilité en ressources des interactions entre semis de chêne, ronce et chevreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de grands herbivores sur la biologie des populations de l'anémone sylvie, Anemone nemorosa L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de graines chez l'anémone sylvie, est-elle limitée par l'apport de pollen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Dalaigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des ongulés sauvages sur la dynamique végétale forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue historique de l'utilisation des dispositifs enclos-exclos en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1-, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest ungulates on plant species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Union of Game Biologists Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscow, Russia. Ministry of Agriculture of the Russian Federation, pp.220-220, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burrascano, S; Trentanovi, G. PM edizioni, 2022, 978-88-31222-50-1. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48250/1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR. Dix ans de suivi de la végétation forestière : aspects méthodologiques et évolution temporelle de la flore (1994/1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office National des Forêts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2009, 978 2 84207 339 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes épiphytes des arbres en forêt alluviale : comparaison d’essences autochtones et introduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 214-218, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the sustainability of forest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael N. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Björck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 nedslag i klimat-forskningen: Dåtid, nutid, framtid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lund, pp.169-178, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric scaling relationships of biomass for six common understory species in French temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Populus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No seed size–number trade-off in European beech: climate governs investment per seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kondrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Jerzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urszula Eichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Szymkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hacket-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des chênaies de la région Centre Val De Loire au changement de climat -C 4 Rapport de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt, ongulés et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR EFNO. 2022, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO; INRAE UR CEFS. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Comité d’Experts sur la Gestion Adaptative (CEGA) sur l’application Chass’Adapt en date du 11 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Arnauduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité d'Experts sur la Gestion Adaptative des espèces chassables. 2021, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis synthétique du Conseil d’Experts Gestion Adaptative (CEGA) relatif à la chasse à la Tourterelle des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité d'experts sur la gestion adaptative des espèces chassables. 2019, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du Conseil d'Experts sur la Gestion Adaptative (CEGA) sur la Barge à queue noire Limosa limosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité d'Experts sur la Gestion Adapative des espèces chassables. 2019, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis délibéré du Comité d'Experts sur la Gestion Adaptative (CEGA) relatif à l'espèce Courlis cendré Numenius arquata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité d'Experts sur la Gestion Adaptative des espèces chassables. 2019, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel description: first results. Deliverable D.3.4-3 of the Integrated project “Fire Paradox”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Allgöwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] FP6-018505, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Amm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental fires in kermès oak garrigue, Trou-du-rat, South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire jouer la transparence dans des projets collaboratifs : un tableau de bord interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tdbesc (R Shiny): Interactive dashboard for managing forest-ungulate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:40f0785de1a53884f1c361df4e917d254a348592;origin=https://hal.archives-ouvertes.fr/hal-03464142;visit=swh:1:snp:b7673134d837ecaa4e96c1a812e335ba129f90f7;anchor=swh:1:rel:97138962f341149de66c06886fdabdd56a9d122c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId410"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24F7DD94"/>
+    <w:nsid w:val="B346467D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anders-marell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3328-4834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194368483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5521-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika M. Felton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Karine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Borowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Granhus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Juvany" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17505" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112766" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140281v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#243;ra Tinya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilman-Clausen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kov&#225;cs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garrido" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ockinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13338" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lauriston" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23984/fjhas.67671" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255190v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00709" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DB380GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602956v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Auffret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosyns" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.O. Cousins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Hondt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02512" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B5152F0BC09F2A694FE35D79299247A66C65671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Schrijver" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Staelens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alexander" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12672" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50658" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47473" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morsdorf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.01.023" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689092v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cizek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken D&#246;rfler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim H&#233;dl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362340v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rocquencourt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patinaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398732v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608187v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607249v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbaroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanappelgheim" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599532v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594837v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595984v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591998v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiercelin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865878v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594839v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevrier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594838v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dalaigre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592282v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598525v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Hall" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bj&#246;rck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Populus" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703204v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317234v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnauduc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316951v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317058v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317135v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822854v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Abdelmoula" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821223v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marechal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234250v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464142v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumbo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40f0785de1a53884f1c361df4e917d254a348592;origin=https://hal.archives-ouvertes.fr/hal-03464142;visit=swh:1:snp:b7673134d837ecaa4e96c1a812e335ba129f90f7;anchor=swh:1:rel:97138962f341149de66c06886fdabdd56a9d122c;path=/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anders-marell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3328-4834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194368483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5521-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylar Bankston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112766" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika M. Felton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Karine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Borowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel Granhus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Juvany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17505" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140281v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#243;ra Tinya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilman-Clausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kov&#225;cs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02553" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548551v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59ZXNRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garrido" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ockinger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13338" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lauriston" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23984/fjhas.67671" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00709" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DB380GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Auffret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosyns" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.O. Cousins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Hondt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02512" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B5152F0BC09F2A694FE35D79299247A66C65671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Schrijver" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Staelens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alexander" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12672" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50658" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47473" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594574v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morsdorf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.01.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689092v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cizek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken D&#246;rfler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim H&#233;dl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286011v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rocquencourt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patinaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398732v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362340v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242455v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290894v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbaroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606734v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607422v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600278v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598572v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanappelgheim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599532v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594837v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595984v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591998v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiercelin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05605135v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865878v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594839v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevrier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594838v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dalaigre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593448v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593451v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592282v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598525v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Hall" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bj&#246;rck" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Populus" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703204v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883590v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630674v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317234v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnauduc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316951v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317135v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317058v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822854v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Abdelmoula" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821223v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marechal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234250v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464142v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumbo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40f0785de1a53884f1c361df4e917d254a348592;origin=https://hal.archives-ouvertes.fr/hal-03464142;visit=swh:1:snp:b7673134d837ecaa4e96c1a812e335ba129f90f7;anchor=swh:1:rel:97138962f341149de66c06886fdabdd56a9d122c;path=/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>