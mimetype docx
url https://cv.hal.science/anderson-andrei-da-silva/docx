--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Power Usage Effectiveness in Serverless Computing Environments</w:t>
+                <w:t xml:space="preserve">FOA-Energy: A Multi-objective Energy-Aware Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+                <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Nathan</w:t>
+                <w:t xml:space="preserve">Michael Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellian Leveque</w:t>
+                <w:t xml:space="preserve">Gregory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Serverless Computing (WoSC11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3774899.3775012⟩</w:t>
+              <w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, Italy. pp.225-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3672608.3707941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375447v1</w:t>
+                <w:t xml:space="preserve">hal-05156857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOA-Energy: A Multi-objective Energy-Aware Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Power Usage Effectiveness in Serverless Computing Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mercier</w:t>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mounié</w:t>
+                <w:t xml:space="preserve">Nathan Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Kellian Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, Italy. pp.225-232, </w:t>
+              <w:t xml:space="preserve">11th International Workshop on Serverless Computing (WoSC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nashville, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3672608.3707941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3774899.3775012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156857v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling HPC Scientific Workflows for Serverless</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Pablo Hong Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -500,77 +500,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Multi-objective Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Angelelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -634,64 +634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Ambient Temperature Forecasting for Smart Heaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,90 +746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mommessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adwait Bauskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -912,51 +912,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serverless Workflow Benchmarking with HSMFlow and WfBench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tainã Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,64 +1066,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Power Usage Effectiveness of Serverless Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'Automne IA²-2025 − IA et limites planétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aussois (Modane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1330,103 +1330,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Energy-Aware Multi-objective Scheduling Policy for Server-based Edge-Cloud Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Annecy, France. pp.1-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1451,103 +1451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Container-layer-aware Scheduling Policies for Serverless-based Edge-Cloud Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DevConf.CZ 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1572,51 +1572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Scheduling Policy for Edge Serverless Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges in Scheduling Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aussois (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1725,51 +1725,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Impacts of Multi-Object Scheduling Policies for Serverless Functions on the Edge-Cloud Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. Université Grenoble Alpes [2020-..], 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023GRALM078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1828,51 +1828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Job Allocation Policies in Edge Computing Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2059,51 +2059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nathan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Leveque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774899.3775012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Pablo Hong Enriquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Rattihalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Thurimella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCW63240.2024.00022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#227; Coleman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun de Witt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Georgiou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04974687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nathan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Leveque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774899.3775012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Pablo Hong Enriquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Rattihalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Thurimella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCW63240.2024.00022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#227; Coleman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun de Witt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Georgiou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04974687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>