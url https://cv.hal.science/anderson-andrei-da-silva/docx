--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -66,1097 +66,1227 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOA-Energy: A Multi-objective Energy-Aware Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
+                <w:t xml:space="preserve">The Environmental Impacts Of High-Performance Computing: A Systematic Mapping Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucas de Sousa Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor P Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Trystram</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Marcos Amaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156857v1</w:t>
-[...643 lines deleted...]
-                <w:t xml:space="preserve">hal-02915346v1</w:t>
+                <w:t xml:space="preserve">hal-05601113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessing Power Usage Effectiveness in Serverless Computing Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellian Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Workshop on Serverless Computing (WoSC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nashville, United States. pp.7-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3774899.3775012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FOA-Energy: A Multi-objective Energy-Aware Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Catania International Airport Catania Italy, Italy. pp.225-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3672608.3707941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serverless Workflow Benchmarking with HSMFlow and WfBench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tainã Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourav Rattihalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th ACM/IFIP International Middleware Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanderbilt University, TN, USA, Dec 2025, Nashville, United States. pp.3-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3776592.3777488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enabling HPC Scientific Workflows for Serverless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Pablo Hong Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourav Rattihalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Thurimella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SC24-W: Workshops of the International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Atlanta, United States. pp.110-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCW63240.2024.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Multi-objective Scheduling Policy for Serverless-based Edge-Cloud Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Angelelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.485-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177085v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-Term Ambient Temperature Forecasting for Smart Heaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tainã Coleman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Alfredo Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gourav Rattihalli</w:t>
+                <w:t xml:space="preserve">Angan Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th IEEE Symposium on Computers and Communications (ISCC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385052v1</w:t>
+                <w:t xml:space="preserve">hal-03364728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adwait Bauskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD49847.2020.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Power Usage Effectiveness of Serverless Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'Automne IA²-2025 − IA et limites planétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aussois (Modane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1166,147 +1296,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflows Community Summit 2024: Future Trends and Challenges in Scientific Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Chard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun de Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oak Ridge National Laboratory, USA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1316,392 +1446,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Energy-Aware Multi-objective Scheduling Policy for Server-based Edge-Cloud Continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards Container-layer-aware Scheduling Policies for Serverless-based Edge-Cloud Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Annecy, France. pp.1-21, 2023</w:t>
+              <w:t xml:space="preserve">DevConf.CZ 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244625v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Container-layer-aware Scheduling Policies for Serverless-based Edge-Cloud Continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards an Energy-Aware Multi-objective Scheduling Policy for Server-based Edge-Cloud Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DevConf.CZ 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Annecy, France. pp.1-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244617v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Scheduling Policy for Edge Serverless Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges in Scheduling Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aussois (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1711,100 +1841,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Impacts of Multi-Object Scheduling Policies for Serverless Functions on the Edge-Cloud Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. Université Grenoble Alpes [2020-..], 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023GRALM078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04974687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1814,105 +1944,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Job Allocation Policies in Edge Computing Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2059,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nathan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Leveque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774899.3775012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Pablo Hong Enriquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Rattihalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Thurimella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCW63240.2024.00022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#227; Coleman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun de Witt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Georgiou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04974687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601113v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Sousa Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P Lima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei Da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Amaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nathan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellian Leveque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774899.3775012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#227; Coleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Rattihalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776592.3777488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Pablo Hong Enriquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Thurimella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCW63240.2024.00022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177085v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angan Mitra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun de Witt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04244600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Georgiou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04974687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>