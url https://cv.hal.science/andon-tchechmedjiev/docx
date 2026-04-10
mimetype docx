--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2164,286 +2164,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth or Dare: Investigating Claims Truthfulness with ClaimsKG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interet du couplage irm fonctionnelle et capture du mouvement dans l'evaluation de la recuperation motrice post-avc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susmita Gangopadhyay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katarina Boland</w:t>
+                <w:t xml:space="preserve">Liesjet Van Dokkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Dessí</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Fafalios</w:t>
+                <w:t xml:space="preserve">Jeremy Deverdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menjot De Champfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D2R2 2023 - 2nd International Workshop on Linked Data-driven Resilience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50e congrès de la Société Française de Neuroradiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. pp.127-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105799v1</w:t>
+                <w:t xml:space="preserve">hal-04013082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interet du couplage irm fonctionnelle et capture du mouvement dans l'evaluation de la recuperation motrice post-avc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truth or Dare: Investigating Claims Truthfulness with ClaimsKG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Menjot De Champfleur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+                <w:t xml:space="preserve">Susmita Gangopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Dessí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Fafalios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès de la Société Française de Neuroradiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">D2R2 2023 - 2nd International Workshop on Linked Data-driven Resilience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013082v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linked Data Approach for linking and aligning Sign Language and Spoken Language Data</w:t>
               </w:r>
@@ -3162,273 +3162,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t>
+                <w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tagny Gildas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884204v1</w:t>
+                <w:t xml:space="preserve">hal-02986853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t>
+                <w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986853v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Fact-checked Claims and their Descriptive Statistics</w:t>
               </w:r>
@@ -3552,51 +3552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉfi Fouille de Textes 2019: indexation par extraction et appariement textuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,51 +3660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMT Mines Ales at HASOC 2019: Automatic Hate Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
+                <w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schneider</w:t>
@@ -3962,97 +3962,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t>
+              <w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839626v2</w:t>
+                <w:t xml:space="preserve">hal-04420482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
+                <w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Kettani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schneider</w:t>
@@ -4087,73 +4087,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420482v1</w:t>
+                <w:t xml:space="preserve">hal-01839626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of French Biomedical Ontologies with UMLS Concepts and Semantic Types for Biomedical Named Entity Recognition Though Ontological Semantic Annotation</w:t>
               </w:r>
@@ -6942,51 +6942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="724AA92F"/>
+    <w:nsid w:val="37AAA2E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7173,51 +7173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andon-tchechmedjiev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-5521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223391638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01934127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2429-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Jonnagaddala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouche Abdelaali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tlili-Guiassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04013082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Van Dokkum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot De Champfleur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Murtagh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sussi Olsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03477920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605517v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05549192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Al-Radhi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10561-5_16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01425123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681358v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAM067" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05474256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia di Buono" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-333-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andon-tchechmedjiev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-5521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223391638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01934127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2429-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Jonnagaddala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouche Abdelaali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tlili-Guiassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04013082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Van Dokkum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot De Champfleur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Murtagh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sussi Olsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03477920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605517v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05549192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Al-Radhi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10561-5_16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01425123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681358v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAM067" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05474256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia di Buono" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-333-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>