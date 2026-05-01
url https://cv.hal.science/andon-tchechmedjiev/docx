--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1501,122 +1501,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation lexicale de textes : efficacité qualitative et temporelle d'un algorithme à colonies de fourmis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and Comparison of multilingual fusion strategies for similarity-based Word Sense Disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (1), pp.99-138</w:t>
+              <w:t xml:space="preserve">Research in Computing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953647v1</w:t>
+                <w:t xml:space="preserve">hal-00953648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case Complexity and Empirical Evaluation of Artificial Intelligence Methods for Unsupervised Word Sense Disambiguation</w:t>
               </w:r>
@@ -1691,3923 +1691,4148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Comparison of multilingual fusion strategies for similarity-based Word Sense Disambiguation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désambiguïsation lexicale de textes : efficacité qualitative et temporelle d'un algorithme à colonies de fourmis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Computing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.69-80</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.99-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953648v1</w:t>
+                <w:t xml:space="preserve">hal-00953647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t>
+                <w:t xml:space="preserve">Variations and similarities of synchronization dynamics in Indian and French participants : The role of enculturation on isochronous rhythms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Gracia</w:t>
+                <w:t xml:space="preserve">Martin Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavko Žitnik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Scott Kelso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCSC 8th ANNUAL MEETING OF THE SOCIETY FOR THE COGNITIVE SCIENCE OF CULTURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Aix en Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126304v1</w:t>
+                <w:t xml:space="preserve">hal-05607058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Le Guennec</w:t>
+                <w:t xml:space="preserve">Transformer with Controlled Attention for Synchronous Motion Captioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI-26 - The Fortieth AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v40i11.37821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326393v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Radouane</w:t>
+                <w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251363v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interet du couplage irm fonctionnelle et capture du mouvement dans l'evaluation de la recuperation motrice post-avc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+                <w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chiarcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Gromann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès de la Société Française de Neuroradiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.01.042⟩</w:t>
+              <w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.157-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94578-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013082v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth or Dare: Investigating Claims Truthfulness with ClaimsKG</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D2R2 2023 - 2nd International Workshop on Linked Data-driven Resilience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.07324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105799v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linked Data Approach for linking and aligning Sign Language and Spoken Language Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sussi Olsen</w:t>
+                <w:t xml:space="preserve">Truth or Dare: Investigating Claims Truthfulness with ClaimsKG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Gangopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Dessí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Fafalios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Second International Workshop on Automatic Translation for Signed and Spoken Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. pp.11-21</w:t>
+              <w:t xml:space="preserve">D2R2 2023 - 2nd International Workshop on Linked Data-driven Resilience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205034v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+                <w:t xml:space="preserve">Interet du couplage irm fonctionnelle et capture du mouvement dans l'evaluation de la recuperation motrice post-avc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesjet Van Dokkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Deverdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menjot De Champfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t>
+              <w:t xml:space="preserve">50e congrès de la Société Française de Neuroradiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. pp.127-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807744v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+                <w:t xml:space="preserve">A Linked Data Approach for linking and aligning Sign Language and Spoken Language Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Murtagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Deboin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+                <w:t xml:space="preserve">Sussi Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Second International Workshop on Automatic Translation for Signed and Spoken Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. pp.11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762964v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Deep Learning Approaches for Protective Behaviour Detection Under Class Imbalance from MoCap and EMG data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666417⟩</w:t>
+              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523502v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes inversées et pédagogie par projet : gestion de la motivation d’étudiants en école d’ingénieurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Deboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIC 2021 (6e édition) Congrès des classes inversées et des pédagogies actives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sofia, Bulgaria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.6.93640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477920v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Knowledge Graph Embeddings Tell Us What Fact-checked Claims Are About?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classes inversées et pédagogie par projet : gestion de la motivation d’étudiants en école d’ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Veuillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Insights from Negative Results in NLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLIC 2021 (6e édition) Congrès des classes inversées et des pédagogies actives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986882v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
+                <w:t xml:space="preserve">Comparison of Deep Learning Approaches for Protective Behaviour Detection Under Class Imbalance from MoCap and EMG data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Radouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tagny Gildas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-08, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986853v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t>
+                <w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagny Gildas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884204v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Fact-checked Claims and their Descriptive Statistics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthaus Zloch</w:t>
+                <w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katarina Boland</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2019 Satellite Tracks - 18th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373042v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉfi Fouille de Textes 2019: indexation par extraction et appariement textuel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+                <w:t xml:space="preserve">Can Knowledge Graph Embeddings Tell Us What Fact-checked Claims Are About?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Beretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN-RECITAL 2019:Défi Fouille de Textes (atelier )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Insights from Negative Results in NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.insights-1.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292939v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMT Mines Ales at HASOC 2019: Automatic Hate Speech Detection</w:t>
+                <w:t xml:space="preserve">Exploring Fact-checked Claims and their Descriptive Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Malo Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darlene Brechtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthaus Zloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIRE 2019 - 11th Forum for Information Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Kolkata, India. p.279-284</w:t>
+              <w:t xml:space="preserve">ISWC 2019 Satellite Tracks - 18th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427843v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClaimsKG: A Knowledge Graph of Fact-Checked Claims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DÉfi Fouille de Textes 2019: indexation par extraction et appariement textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2019 - 18th International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TALN-RECITAL 2019:Défi Fouille de Textes (atelier )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404153v1</w:t>
+                <w:t xml:space="preserve">hal-02292939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMT Mines Ales at HASOC 2019: Automatic Hate Speech Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">FIRE 2019 - 11th Forum for Information Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kolkata, India. p.279-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420482v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire François</w:t>
+                <w:t xml:space="preserve">ClaimsKG: A Knowledge Graph of Fact-Checked Claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Fafalios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthaus Zloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC 2019 - 18th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.309-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839626v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of French Biomedical Ontologies with UMLS Concepts and Semantic Types for Biomedical Named Entity Recognition Though Ontological Semantic Annotation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOTKS: Language, Ontology, Terminology and Knowledge Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01605517v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICD-10 coding of death certificates with the NCBO and SIFR Annotators at CLEF eHealth 2017</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01605359v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clement Jonquet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.678-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01656834v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
+                <w:t xml:space="preserve">Enrichment of French Biomedical Ontologies with UMLS Concepts and Semantic Types for Biomedical Named Entity Recognition Though Ontological Semantic Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LOTKS: Language, Ontology, Terminology and Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01605517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension lexicale de définitions grâce à des corpus annotés en sens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ICD-10 coding of death certificates with the NCBO and SIFR Annotators at CLEF eHealth 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332850v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01605359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création rapide et efficace d'un système de désambiguïsation lexicale pour une langue peu dotée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nasiruddin</w:t>
+                <w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856098v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01656834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sérasset</w:t>
+                <w:t xml:space="preserve">Extension lexicale de définitions grâce à des corpus annotés en sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990876v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création rapide et efficace d'un système de désambiguïsation lexicale pour une langue peu dotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nasiruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t>
+              <w:t xml:space="preserve">22ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990870v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction de sens pour enrichir des ressources lexicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nasiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion strategies applied to multilingual features for an knowledge-based Word Sense Disambiguation algorithm: evaluation and comparison</w:t>
+                <w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Intelligent Text Processing and Computational Linguistics (CiCling 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Samos, Greece</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953726v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+                <w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953724v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'Art: Mesures de Similarité Sémantique et Algorithmes Globaux pour la Désambigu\&amp;quot;ısation Lexicale a Base de Connaissances</w:t>
+                <w:t xml:space="preserve">Fusion strategies applied to multilingual features for an knowledge-based Word Sense Disambiguation algorithm: evaluation and comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECITAL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Intelligent Text Processing and Computational Linguistics (CiCling 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959140v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant Colony Algorithm for the Unsupervised Word Sense Disambiguation of Texts: Comparison and Evaluation</w:t>
+                <w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nasiruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sérasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th International Conference on Computational Linguistics (COLING 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t>
+              <w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953818v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">État de l'Art: Mesures de Similarité Sémantique et Algorithmes Globaux pour la Désambigu\&amp;quot;ısation Lexicale a Base de Connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RECITAL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.x-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ant Colony Algorithm for the Unsupervised Word Sense Disambiguation of Texts: Comparison and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 25th International Conference on Computational Linguistics (COLING 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation under uncertainty with Simulated Annealing applied to an ant colony based probabilistic WSD algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Optimization Techniques for Human Language Technology, on behalf of (COLING 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5617,65 +5842,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5690,51 +5915,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Team and Multi-Agent Dynamics in Digital and Physical Realities 2025, Montpellier, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5744,561 +5969,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-to-Speech: Prosody Feature Engineering and Transformer-Based Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah Al-Radhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géza Németh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence, Data and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.453-476, 2026, 978-3-032-10560-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-10561-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of Relatedness Measures through a Word Sense Disambiguation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Language Production, Cognition and the Lexicon,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.23, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003000v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-04697946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité sémantique multilingue des ressources lexicales en données lexicales liées ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01425123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité Sémantique Multi-lingue des Ressources Lexicales en Données Liées Ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique et langage [cs.CL]. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAM067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01681358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6308,51 +6400,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISSA Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bobasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6377,324 +6469,324 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Toulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoPortal code LIRMM branch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syphax Bouazzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Bourouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syphax Bouazzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bourouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Mhedhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6704,177 +6796,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 5th Conference on Language, Data, and Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Gromann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia di Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LDK 2025 – 5th Conference on Language, Data and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Naples, Italy. UniorPress, 2025, 978-88-6719-333-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2025, Naples, Italy. UniorPress, pp.1-350, 2025, Miscellaneous, 978-88-6719-333-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6093/978-88-6719-333-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6942,51 +7034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37AAA2E8"/>
+    <w:nsid w:val="0A269FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7173,51 +7265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andon-tchechmedjiev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-5521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223391638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01934127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2429-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Jonnagaddala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouche Abdelaali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tlili-Guiassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04013082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Van Dokkum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot De Champfleur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Murtagh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sussi Olsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03477920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605517v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05549192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Al-Radhi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10561-5_16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01425123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681358v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAM067" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05474256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia di Buono" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-333-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andon-tchechmedjiev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-5521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223391638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01934127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2429-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Jonnagaddala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouche Abdelaali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tlili-Guiassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Scott Kelso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i11.37821" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04013082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Van Dokkum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot De Champfleur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Murtagh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sussi Olsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03477920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605517v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05549192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Al-Radhi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10561-5_16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01425123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681358v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAM067" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05474256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia di Buono" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-333-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>