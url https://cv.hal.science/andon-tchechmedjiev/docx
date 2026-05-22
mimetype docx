--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,6979 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6927 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andon Tchechmedjiev </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor of Artificial Intelligence and Computer Engineering, SyCoIA research group ( AI and Complex Systems) at IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andon-tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3749-5521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223391638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=EBGU8j8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andon Tchechmedjiev is Associate Professor at Institut Mines-Télécom (IMT Mines Alès) within the SyCoIA laboratory, in the COntext-aware, Robust and EXplainable AI group. With a background in Computer Science and Natural Language Processing, his research interests cover knowledge extraction, computational semantics, deep and reinforcement learning, aspect of computer vision and neuroengineering related to activity monitoring and ergonomics, with application in healthcare and human-centric future industry (5.0). He is task leader for the Adaptive AI pillar of the ENFIELD AI Network of Excellence  Horizon project.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can motion capture improve task-based fMRI studies of motor function post-stroke? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesjet van Dokkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lepetit-Coiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-025-01611-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion2Language, Unsupervised Learning of Synchronized Semantic Motion Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, p. 4401-4420. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-023-09227-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatiotemporal dynamics in EEG data during picture naming with optical flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly A Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.11429-11463. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2023507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.515-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Facts - a Survey and Conceptualisation of Claims in Online Discourse Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Fafalios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.793-827. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-212838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French FastContext: a Publicly Accessible System for Detecting Negation, Temporality and Experiencer in French Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103733. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (S4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFR Annotator: Ontology-Based Semantic Annotation of French Biomedical Text and Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Zevio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.405-431. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2429-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01934127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Functionalities for Annotating and Indexing Clinical Text with the NCBO Annotator+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Jonnagaddala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (11), pp.1962-1965. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01680514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Algorithm for Arabic Word Sense Disambiguation through English lexical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakhouche Abdelaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tlili-Guiassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désambiguïsation lexicale de textes : efficacité qualitative et temporelle d'un algorithme à colonies de fourmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), pp.99-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case Complexity and Empirical Evaluation of Artificial Intelligence Methods for Unsupervised Word Sense Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.124-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Comparison of multilingual fusion strategies for similarity-based Word Sense Disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Computing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations and similarities of synchronization dynamics in Indian and French participants : The role of enculturation on isochronous rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Scott Kelso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC 8th ANNUAL MEETING OF THE SOCIETY FOR THE COGNITIVE SCIENCE OF CULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer with Controlled Attention for Synchronous Motion Captioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI-26 - The Fortieth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v40i11.37821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC on Linguistic Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavko Žitnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2025 - European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.157-173, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94578-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.07324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth or Dare: Investigating Claims Truthfulness with ClaimsKG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susmita Gangopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Dessí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Fafalios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2R2 2023 - 2nd International Workshop on Linked Data-driven Resilience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interet du couplage irm fonctionnelle et capture du mouvement dans l'evaluation de la recuperation motrice post-avc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesjet Van Dokkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deverdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menjot De Champfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès de la Société Française de Neuroradiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2023.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linked Data Approach for linking and aligning Sign Language and Spoken Language Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sussi Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Automatic Translation for Signed and Spoken Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tampere, Finland. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Deboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.6.93640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Deep Learning Approaches for Protective Behaviour Detection Under Class Imbalance from MoCap and EMG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-08, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes inversées et pédagogie par projet : gestion de la motivation d’étudiants en école d’ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Veuillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC 2021 (6e édition) Congrès des classes inversées et des pédagogies actives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Knowledge Graph Embeddings Tell Us What Fact-checked Claims Are About?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Insights from Negative Results in NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Dominican Republic. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.insights-1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagny Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Fact-checked Claims and their Descriptive Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darlene Brechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaus Zloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2019 Satellite Tracks - 18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes 2019: indexation par extraction et appariement textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2019:Défi Fouille de Textes (atelier )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Ales at HASOC 2019: Automatic Hate Speech Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE 2019 - 11th Forum for Information Retrieval Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. p.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClaimsKG: A Knowledge Graph of Fact-Checked Claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Fafalios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaus Zloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2019 - 18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.309-324, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30796-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of French Biomedical Ontologies with UMLS Concepts and Semantic Types for Biomedical Named Entity Recognition Though Ontological Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOTKS: Language, Ontology, Terminology and Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICD-10 coding of death certificates with the NCBO and SIFR Annotators at CLEF eHealth 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01605359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01656834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.678-693, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01615473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension lexicale de définitions grâce à des corpus annotés en sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création rapide et efficace d'un système de désambiguïsation lexicale pour une langue peu dotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dbnary : Wiktionary as Linked Data for 12 Language Editions with Enhanced Translation Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reyjkjavik, Iceland. pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaching Translations to Proper Lexical Senses in DBnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Linked Data in Linguistics: Multilingual Knowledge Resources and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.5--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de sens pour enrichir des ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion strategies applied to multilingual features for an knowledge-based Word Sense Disambiguation algorithm: evaluation and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on Intelligent Text Processing and Computational Linguistics (CiCling 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP System : Propagation of a Lesk Measure through an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasiruddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Conference on Lexical and Computational Semantics (*SEM), Volume 2: Proceedings of the Seventh International Workshop on Semantic Evaluation (SemEval 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, Georgia, United States. pp.232--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'Art: Mesures de Similarité Sémantique et Algorithmes Globaux pour la Désambigu\&amp;quot;ısation Lexicale a Base de Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Algorithm for the Unsupervised Word Sense Disambiguation of Texts: Comparison and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th International Conference on Computational Linguistics (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation under uncertainty with Simulated Annealing applied to an ant colony based probabilistic WSD algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Optimization Techniques for Human Language Technology, on behalf of (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enculturation's Rhythmic Imprint: Cross-Cultural Variations in Sensorimotor Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team and Multi-Agent Dynamics in Digital and Physical Realities 2025, Montpellier, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montpellier, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-to-Speech: Prosody Feature Engineering and Transformer-Based Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Salah Al-Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence, Data and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.453-476, 2026, 978-3-032-10560-8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-10561-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Relatedness Measures through a Word Sense Disambiguation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Goulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sérasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Language Production, Cognition and the Lexicon,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité sémantique multilingue des ressources lexicales en données lexicales liées ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01425123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité Sémantique Multi-lingue des Ressources Lexicales en Données Liées Ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAM067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01681358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSA Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoPortal code LIRMM branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Conference on Language, Data, and Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Gromann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia di Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2025 – 5th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. UniorPress, pp.1-350, 2025, Miscellaneous, 978-88-6719-333-2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6719-333-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7034,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A269FC4"/>
+    <w:nsid w:val="6FFE8C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7265,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andon-tchechmedjiev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-5521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223391638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01934127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2429-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Jonnagaddala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouche Abdelaali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tlili-Guiassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Scott Kelso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i11.37821" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04013082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Van Dokkum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot De Champfleur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Murtagh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sussi Olsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03477920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605517v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05549192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Al-Radhi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10561-5_16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01425123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681358v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAM067" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05474256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia di Buono" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-333-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andon-tchechmedjiev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-5521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223391638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EBGU8j8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01934127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2429-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Jonnagaddala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhouche Abdelaali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tlili-Guiassa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Guennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Scott Kelso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i11.37821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05126304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gracia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko &#381;itnik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ionov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Gromann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94578-6_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04013082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Van Dokkum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot De Champfleur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.01.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Murtagh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sussi Olsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03477920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605517v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasiruddin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959140v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953818v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05549192v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Al-Radhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10561-5_16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01425123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681358v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAM067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:0ca5a450c3ba350eb2bb413a7b1fcdc7aa2a293b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad9c388f3d77b0f0a16f57e9f0991956adc154e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05474256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia di Buono" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-333-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>