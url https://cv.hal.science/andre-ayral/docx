--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,689 +100,689 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid system coupling ozonation and nanofiltration with functionalized catalytic ceramic membrane for ibuprofen removal</w:t>
+                <w:t xml:space="preserve">Removal of antibiotics by adsorption and catalytic ozonation using magnetic activated carbons prepared from Sargassum sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kacper Szymański</w:t>
+                <w:t xml:space="preserve">Marckens Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Mozia</w:t>
+                <w:t xml:space="preserve">Christelle Yacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Ayral</w:t>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mendret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.103602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-27225-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097500v1</w:t>
+                <w:t xml:space="preserve">hal-04071303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced adsorbent prepared with rice husk part 1: A complete understanding of the structure of materials, the major role of mineral impurities for metal extraction</w:t>
+                <w:t xml:space="preserve">Mesoporous SiC-Based Photocatalytic Membranes and Coatings for Water Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Russo</w:t>
+                <w:t xml:space="preserve">Karla B. Cervantes-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Causse</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lautru</w:t>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rebiscoul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, pp.e00601. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2023.e00601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes13070672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079990v1</w:t>
+                <w:t xml:space="preserve">hal-04163570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of antibiotics by adsorption and catalytic ozonation using magnetic activated carbons prepared from Sargassum sp.</w:t>
+                <w:t xml:space="preserve">Biosourced adsorbent prepared with rice husk part 1: A complete understanding of the structure of materials, the major role of mineral impurities for metal extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marckens Francoeur</w:t>
+                <w:t xml:space="preserve">Baptiste Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Yacou</w:t>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Granier</w:t>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Flaud</w:t>
+                <w:t xml:space="preserve">Diane Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.103602. </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.e00601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2023.e00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071303v1</w:t>
+                <w:t xml:space="preserve">hal-04079990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous SiC-Based Photocatalytic Membranes and Coatings for Water Treatment</w:t>
+                <w:t xml:space="preserve">CFD-guided patterning of tubular ceramic membrane surface by stereolithography: Optimizing morphology at the mesoscale for improved hydrodynamic control of membrane fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla B. Cervantes-Diaz</w:t>
+                <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Xunhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Denis Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julbe</w:t>
+                <w:t xml:space="preserve">Volodymyr Tarabara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.672. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Membrane Science, pp.121435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes13070672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2023.121435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163570v1</w:t>
+                <w:t xml:space="preserve">hal-03967704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD-guided patterning of tubular ceramic membrane surface by stereolithography: Optimizing morphology at the mesoscale for improved hydrodynamic control of membrane fouling</w:t>
+                <w:t xml:space="preserve">Hybrid system coupling ozonation and nanofiltration with functionalized catalytic ceramic membrane for ibuprofen removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chevarin</w:t>
+                <w:t xml:space="preserve">Kacper Szymański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xunhao Wang</w:t>
+                <w:t xml:space="preserve">Sylwia Mozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouyer</w:t>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Tarabara</w:t>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Membrane Science, pp.121435. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2023.121435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-27225-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967704v1</w:t>
+                <w:t xml:space="preserve">hal-04097500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
               </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwada Deepracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Atfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ogawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,51 +1032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of the photocatalytic degradation of organics by in-situ removal of the products of degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwada Deepracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ogawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1136,77 +1136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Oscillating Membranes with Polymer Interface Synchronized with Chemical Oscillator to Reproduce Lifelike Pulsatile Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcène Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Marin-Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,77 +1413,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.311-323. </w:t>
@@ -1547,64 +1547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Mansas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Atfane-Karfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Brosillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1649,2090 +1649,2090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–gel-derived multifunctional nanoporous ceramic membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lanthanum manganite perovskite ceramic powders for CO2 splitting: Influence of Pechini synthesis parameters on sinterability and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (1), pp.187-197. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-018-4797-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184370v1</w:t>
+                <w:t xml:space="preserve">hal-02146514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic Membranes Photocatalytically Functionalized on the Permeate Side and Their Application to Water Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surface Properties of Alkoxysilane Layers Grafted in Supercritical Carbon Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Sananes Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rébiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Odorico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes9050064⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (7), pp.2792-2800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184369v1</w:t>
+                <w:t xml:space="preserve">hal-02123902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanum manganite perovskite ceramic powders for CO2 splitting: Influence of Pechini synthesis parameters on sinterability and reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress on ceria doping and shaping strategies for solar thermochemical water and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; splitting cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.075⟩</w:t>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (5), pp.657-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/matersci.2019.5.657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146514v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Properties of Alkoxysilane Layers Grafted in Supercritical Carbon Dioxide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coupling catalytic ozonation and membrane separation: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mansas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (7), pp.2792-2800. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.116221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123902v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on ceria doping and shaping strategies for solar thermochemical water and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; splitting cycles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalization of MCM-41 with titanium oxynitride deposited via PECVD for enhanced removal of methylene blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged Bekheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Gurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/matersci.2019.5.657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274, pp.505-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.10.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310040v1</w:t>
+                <w:t xml:space="preserve">hal-03542704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling catalytic ozonation and membrane separation: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of Silica Surface Nanoconfinement on the Microstructure of Alkoxysilane Layers Grafted by Supercritical Carbon Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rébiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Sananes Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.12305-12312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507393v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of MCM-41 with titanium oxynitride deposited via PECVD for enhanced removal of methylene blue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">About the role of adsorption in inorganic and composite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.10.154⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coche.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542704v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Silica Surface Nanoconfinement on the Microstructure of Alkoxysilane Layers Grafted by Supercritical Carbon Dioxide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sol–gel-derived multifunctional nanoporous ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (19), pp.12305-12312. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (1), pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-018-4797-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146520v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of adsorption in inorganic and composite membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ceramic Membranes Photocatalytically Functionalized on the Permeate Side and Their Application to Water Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24, pp.88-97. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coche.2019.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes9050064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146508v1</w:t>
+                <w:t xml:space="preserve">hal-02184369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of silica-supported platinum catalysts with hierarchical porosity combining latex synthesis, sonochemistry and sol-gel processe II. Catalytic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etoungh Manga</w:t>
+                <w:t xml:space="preserve">Andrés Felipe Sierra Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Blasco</w:t>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804071v1</w:t>
+                <w:t xml:space="preserve">hal-01599067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Steps toward the Development of Grafted Ionic Liquid Membranes for the Selective Transport of CO 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sol-Gel Synthesis and Fine Characterization of Hierarchically Porous and Multifunctional Silica-Based Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02466⟩</w:t>
+              <w:t xml:space="preserve">Chemical Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7-8), pp.878 - 890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tcr.201700079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961559v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically porous Pd/SiO2 catalyst by combination of miniemulsion polymerisation and sol-gel method for the direct synthesis of H2O2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial Steps toward the Development of Grafted Ionic Liquid Membranes for the Selective Transport of CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Felipe Sierra Salazar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Abate</w:t>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.12.021⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (47), pp.16027-16040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599065v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Porosity Tailoring of Sol–Gel Derived Pt/SiO2 Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+                <w:t xml:space="preserve">Hierarchically porous Pd/SiO2 catalyst by combination of miniemulsion polymerisation and sol-gel method for the direct synthesis of H2O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Felipe Sierra Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S.J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bathfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-018-1032-0⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 306, pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893808v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition for Membranes: Basics, Challenges, and Opportunities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Porosity Tailoring of Sol–Gel Derived Pt/SiO2 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sierra-Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02687⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (14), pp.1424 - 1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-018-1032-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954940v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of silica-supported platinum catalysts with hierarchical porosity combining latex synthesis, sonochemistry and sol-gel processe II. Catalytic performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Layer Deposition for Membranes: Basics, Challenges, and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.08.016⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (21), pp.7368-7390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599067v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Synthesis and Fine Characterization of Hierarchically Porous and Multifunctional Silica-Based Membranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tcr.201700079⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857450v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Picart</w:t>
+                <w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bayle</w:t>
+                <w:t xml:space="preserve">Etoungh Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+                <w:t xml:space="preserve">Hugues Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555, pp.88 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01678678v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen recovery from the photovoltaic electroflocculation-flotation process for harvesting Chlorella pyrenoidosa microalgae</w:t>
               </w:r>
@@ -3757,51 +3757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcène Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (31), pp.19591 - 19596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4116,64 +4116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial of the special issue on shaping of advanced ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4335,2275 +4335,2275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating porous membranes with a photocatalyst: Comparison of LbL self-assembly and plasma-enhanced CVD techniques</w:t>
+                <w:t xml:space="preserve">Molecular Simulation Contribution to Porous Low-k Pore Size Determination after Damage by Etch and Wet Clean Processes - Invited Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Starr</w:t>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr V. Tarabara</w:t>
+                <w:t xml:space="preserve">Matthieu J. Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Herrera-Robledo</w:t>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
+                <w:t xml:space="preserve">Christophe Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.04.050⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 255, pp.215 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.255.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681236v1</w:t>
+                <w:t xml:space="preserve">hal-01695700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of silica-supported platinum catalysts with hierarchical porosity combining latex synthesis, sonochemistry and sol-gel process - I. Material preparation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M-​Doped TiO2 and TiO2-​MxOy Mixed Oxides (M = V, Bi, W) by Reactive Mineralization of Cellulose - Evaluation of Their Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plumejeau Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivallin Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brosillon Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayral André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.07.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01357921v1</w:t>
+                <w:t xml:space="preserve">hal-01434891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-​Doped TiO2 and TiO2-​MxOy Mixed Oxides (M = V, Bi, W) by Reactive Mineralization of Cellulose - Evaluation of Their Photocatalytic Activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polyethyleneglycol grafting of y-alumina membranes for solvent resistant nanofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Tanardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Catana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo F.J. Vankelecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.106 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501293⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01434891v1</w:t>
+                <w:t xml:space="preserve">hal-01681546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethyleneglycol grafting of y-alumina membranes for solvent resistant nanofiltration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivo F.J. Vankelecom</w:t>
+                <w:t xml:space="preserve">Impact of plasma reactive ion etching on low dielectric constant porous organosilicate films' microstructure and chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scarazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 229, pp.106 - 116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.024⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 228, pp.297 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681546v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of plasma reactive ion etching on low dielectric constant porous organosilicate films' microstructure and chemical composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Veillerot</w:t>
+                <w:t xml:space="preserve">The Reductive Dehydration of Cellulose by Solid​/Gas Reaction with TiCl4 at Low Temperature: A Cheap, Simple, and Green Process for Preparing Anatase Nanoplates and TiO2​/C Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (48), pp.17262-17268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681533v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reductive Dehydration of Cellulose by Solid​/Gas Reaction with TiCl4 at Low Temperature: A Cheap, Simple, and Green Process for Preparing Anatase Nanoplates and TiO2​/C Composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bionanocomposites based on polysaccharides and fibrous clays for packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alcântara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Darder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (2), pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434884v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation Contribution to Porous Low-k Pore Size Determination after Damage by Etch and Wet Clean Processes - Invited Paper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bertin</w:t>
+                <w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.255.215⟩</w:t>
+              <w:t xml:space="preserve">Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695700v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02388876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bionanocomposites based on polysaccharides and fibrous clays for packaging applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarita Darder</w:t>
+                <w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Aranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42362⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01681030v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Remy</w:t>
+                <w:t xml:space="preserve">Engineering of silica-supported platinum catalysts with hierarchical porosity combining latex synthesis, sonochemistry and sol-gel process - I. Material preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Felipe Sierra Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234, pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02388876v1</w:t>
+                <w:t xml:space="preserve">hal-01357921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Caisso</w:t>
+                <w:t xml:space="preserve">Coating porous membranes with a photocatalyst: Comparison of LbL self-assembly and plasma-enhanced CVD techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Starr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Volodymyr V. Tarabara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph den Auwer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picart</w:t>
+                <w:t xml:space="preserve">Miguel Herrera-Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Hennig</w:t>
+                <w:t xml:space="preserve">Ming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 514, pp.340 - 349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386138v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystalline TiO 2 thin film prepared by low-temperature plasma-enhanced chemical vapor deposition for photocatalytic applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roualdes</w:t>
+                <w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zhao</w:t>
+                <w:t xml:space="preserve">Renaud C. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Autès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684781v1</w:t>
+                <w:t xml:space="preserve">hal-01684157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the microporosity of low-k organosilica films: MP and t-plot methods applied to ellipsometric porosimetry data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocrystalline TiO 2 thin film prepared by low-temperature plasma-enhanced chemical vapor deposition for photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Autès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.770 - 777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.05.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684622v1</w:t>
+                <w:t xml:space="preserve">hal-01684781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fundamental mechanisms in dye sensitized solar cells through the behaviour of different mesoporous titanium dioxide films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hania Adnani</w:t>
+                <w:t xml:space="preserve">Probing the microporosity of low-k organosilica films: MP and t-plot methods applied to ellipsometric porosimetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150221⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217, pp.119 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683213v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Remy</w:t>
+                <w:t xml:space="preserve">On fundamental mechanisms in dye sensitized solar cells through the behaviour of different mesoporous titanium dioxide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lídice Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mokhtari</w:t>
+                <w:t xml:space="preserve">Fresnel Forcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Adnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218308v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial properties of Ag–TiO 2 composite sol–gel coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Albouy</w:t>
+                <w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Csík</w:t>
+                <w:t xml:space="preserve">H. Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra05990a⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684749v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picart</w:t>
+                <w:t xml:space="preserve">Antibacterial properties of Ag–TiO 2 composite sol–gel coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud C. Belin</w:t>
+                <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
+                <w:t xml:space="preserve">P. Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe M. Martin</w:t>
+                <w:t xml:space="preserve">G. Csík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (73), pp.59070 - 59081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra05990a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684157v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of aluminosilicate waste: Impact onto geopolymer formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,77 +6667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous materials: a multidisciplinary scientific and technological domain with a bright future.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6807,429 +6807,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel concept for the preparation of gas selective nanocomposite membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Loubat</w:t>
+                <w:t xml:space="preserve">Predicting Adsorption on Bare and Modified Silica Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02510-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (11), pp.6009 - 6017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp511726a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684485v1</w:t>
+                <w:t xml:space="preserve">hal-01684602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in design and modeling of porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224, pp.1653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Adsorption on Bare and Modified Silica Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bertin</w:t>
+                <w:t xml:space="preserve">Novel concept for the preparation of gas selective nanocomposite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Motuzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (11), pp.6009 - 6017. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1921 - 1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp511726a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02510-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684602v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New photocatalytic contactors obtained by PECVD deposition of TiO 2 thin layers on the surface of macroporous supports</w:t>
               </w:r>
@@ -7241,51 +7241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224 (9), pp.1871 - 1882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7313,1083 +7313,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of uranium–americium mixed oxide pellet from microsphere precursors: Application of CRMP process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Fabrication of uranium dioxide ceramic pellets with controlled porosity from oxide microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I. Jobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 453 (1-3), pp.214-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.06.048⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 448 (1-3), pp.80 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02528971v1</w:t>
+                <w:t xml:space="preserve">hal-01687519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Experimental Design to Investigate the Effects of R7T7 Glass Composition on the Residual Rate of Alteration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Perret</w:t>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dussossoy</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.193-201. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732917v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-resolved impact of integration process on porosity and solvent diffusion in a SiOCH low-k material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an Experimental Design to Investigate the Effects of R7T7 Glass Composition on the Residual Rate of Alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Djourelov</w:t>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marinov</w:t>
+                <w:t xml:space="preserve">Nicole Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Broussous</w:t>
+                <w:t xml:space="preserve">Damien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Courouble</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dussossoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), pp.475 - 484. </w:t>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.193-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-014-9794-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688599v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gas Adsorption on Acoustic Wave Propagation in MFI Zeolite Membrane Materials: Experiment and Molecular Simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Ayral</w:t>
+                <w:t xml:space="preserve">Depth-resolved impact of integration process on porosity and solvent diffusion in a SiOCH low-k material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Djourelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Courouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la502182k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.475 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-014-9794-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687538v1</w:t>
+                <w:t xml:space="preserve">hal-01688599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of uranium dioxide ceramic pellets with controlled porosity from oxide microspheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Dugne</w:t>
+                <w:t xml:space="preserve">Effect of Gas Adsorption on Acoustic Wave Propagation in MFI Zeolite Membrane Materials: Experiment and Molecular Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etoungh Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.017⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (34), pp.10336 - 10343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la502182k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687519v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Sulfidation and sulfur capacity of fine ZnO powder derived from thermal oxidation of mechanosynthesized ZnS powder,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241, pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687527v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfidation and sulfur capacity of fine ZnO powder derived from thermal oxidation of mechanosynthesized ZnS powder,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasile Hulea</w:t>
+                <w:t xml:space="preserve">Fabrication of uranium–americium mixed oxide pellet from microsphere precursors: Application of CRMP process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jobelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 241, pp.360-365. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 453 (1-3), pp.214-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879466v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical deposition of platinum nanoparticles on polymer beads and their transfer on the pore surface of a silica matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 395, pp.81-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8435,77 +8435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SON68 glass dissolution driven by magnesium silicate precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8577,64 +8577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of titania powder P25 with phosphate and phosphonic acids - Effect on thermal stability and photocatalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcène Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8687,695 +8687,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic mesostructured organosilica-based thin films with tunable mesopore ordering</w:t>
+                <w:t xml:space="preserve">The dual effect of Mg on the long-term alteration rate of AVM nuclear waste glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Grunenwald</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bruno M.J. Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballestero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 427 (1-3), pp.297 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.09.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690111v1</w:t>
+                <w:t xml:space="preserve">hal-01690426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Finite Particles of Nitrate Forms of Layered Double Hydroxides by pH Adjustment with Anion Exchange Resin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shota Naito</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Herlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie302219a⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690596v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02349240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual effect of Mg on the long-term alteration rate of AVM nuclear waste glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Ayral</w:t>
+                <w:t xml:space="preserve">Combustion synthesis of porous ZnO monoliths for sulfur removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.05.025⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10.1016/j.cej.2012.06.010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690426v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Herlet</w:t>
+                <w:t xml:space="preserve">Hydrophobic mesostructured organosilica-based thin films with tunable mesopore ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 150, pp.64 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02349240v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion synthesis of porous ZnO monoliths for sulfur removal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Preparation of Finite Particles of Nitrate Forms of Layered Double Hydroxides by pH Adjustment with Anion Exchange Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konomi Nitoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Ogawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.06.010⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (44), pp.14414 - 14418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie302219a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00709744v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The syntheses of transparent thin layers and spherical particles of nanoporous silicas</w:t>
               </w:r>
@@ -9400,51 +9400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megumi Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Shimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayral André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ogawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9504,90 +9504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of hierarchical porous silica thin films: experimental characterization by nanoindentation and Finite Element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Yacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140 (1-3), pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9633,90 +9633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass–water interphase reactivity with calcium rich solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (15), pp.4125 - 4139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9814,51 +9814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Malakhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (6), pp.911 - 918. </w:t>
@@ -9908,64 +9908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Well-defined Nanometer-sized Layered Double Hydroxides by Novel pH Adjustment Method Using Ion-exchange Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konomi Nitoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ogawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10012,64 +10012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic membrane materials with a hierarchical porosity and their performance in total oxidation of propene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Yacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giroir-Fendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10167,64 +10167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of microporous silica-alumina membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Cheraitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10290,315 +10290,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of a plasma-modified porous low-k material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural identification of a trioctahedral smectite formed by the aqueous alteration of a nuclear glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berthout</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Angéli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.018⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493712v1</w:t>
+                <w:t xml:space="preserve">halsde-00511683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural identification of a trioctahedral smectite formed by the aqueous alteration of a nuclear glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Huber</w:t>
+                <w:t xml:space="preserve">Mechanical properties of a plasma-modified porous low-k material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Angéli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Berthout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49, pp.135-141. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.466-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00511683v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective chemical sensors based on ﬂuorescent organic nanocrystals conﬁned in sol-gel coatings of controlled porosity</w:t>
               </w:r>
@@ -10623,51 +10623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10743,51 +10743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust synthesis and performance of a titania-based ultrafiltration membrane with photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcène Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ouagued</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10840,1677 +10840,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic inorganic membranes for water/gas separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical porous silica membranes with dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pintault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
+                <w:t xml:space="preserve">Anne Giroir-Fendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-007-9170-y⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (3), pp.222-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359707v1</w:t>
+                <w:t xml:space="preserve">hal-00430899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical porous silica membranes with dispersed Pt nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Julbe</w:t>
+                <w:t xml:space="preserve">Preparation of ZnO filters via SHS of ZnS monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.06.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.283-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1061386209040098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430899v1</w:t>
+                <w:t xml:space="preserve">hal-00449381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ZnO filters via SHS of ZnS monoliths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Hydrophobic inorganic membranes for water/gas separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-007-9170-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1061386209040098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00449381v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesostructured Anatase TiO2 for Visible Light and UV Photocatalysis With Confinement Effect and Semiconductor Coupling</w:t>
+                <w:t xml:space="preserve">An application of carbon nanotubes for integrated circuit interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">J.C. Coiffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Keller</w:t>
+                <w:t xml:space="preserve">L.E. Foa Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Le Poche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. SPIE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7037, pp.70370D/1-70370D/10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348574v1</w:t>
+                <w:t xml:space="preserve">hal-00359692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide LB films with improved antireflective, photoactive and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Naszalyi</w:t>
+                <w:t xml:space="preserve">Three characterization techniques coupled with adsorption for studying the nanoporosity of supported films and membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Abraham</w:t>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Kovacs</w:t>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 135, pp.107-118. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 111, pp.417-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/2882_2008_123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359680v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Langmuir-Blodgett films onf SiO2 and ZnO nanoparticles with advantageous optical and photocatalytic properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approaches in the design of ceramic and hybrid membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la801766y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 316, pp.176-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2007.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359703v1</w:t>
+                <w:t xml:space="preserve">hal-00282257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of composite zeolite membrane separator/contactor for ozone water treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Schrotter</w:t>
+                <w:t xml:space="preserve">Mesostructured Anatase TiO2 for Visible Light and UV Photocatalysis With Confinement Effect and Semiconductor Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.12.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130, pp.10.1115/1.2969803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2969803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00317446v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-etch cleaning for porous low k integration : impact of HF wet etch on &amp;quot;pore sealing&amp;quot; and &amp;quot;k recovery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Preparation of composite zeolite membrane separator/contactor for ozone water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Schrotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IITC.2008.4546933⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115 (1-2), pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335650v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00317446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One pot synthesis of hierarchical porous silica membrane material with dispersed Pt nanoparticles using a microwave-assisted sol-gel route</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+                <w:t xml:space="preserve">Complex Langmuir-Blodgett films onf SiO2 and ZnO nanoparticles with advantageous optical and photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sepsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b807029f⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (21), pp.12575-12580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la801766y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325301v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloid process for functional nanomaterials : application to oxide ceramic membranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zinc oxide LB films with improved antireflective, photoactive and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/2882_2008_091⟩</w:t>
+              <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/2882_2008_123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00359671v1</w:t>
+                <w:t xml:space="preserve">hal-00359680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of carbon nanotubes for integrated circuit interconnects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Le Poche</w:t>
+                <w:t xml:space="preserve">Post-etch cleaning for porous low k integration : impact of HF wet etch on &amp;quot;pore sealing&amp;quot; and &amp;quot;k recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fayolle</w:t>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IITC.2008.4546933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359692v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches in the design of ceramic and hybrid membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One pot synthesis of hierarchical porous silica membrane material with dispersed Pt nanoparticles using a microwave-assisted sol-gel route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 316, pp.176-185. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (18), pp.4274 - 4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2007.08.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b807029f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282257v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three characterization techniques coupled with adsorption for studying the nanoporosity of supported films and membranes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Colloid process for functional nanomaterials : application to oxide ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 111, pp.417-428. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/2882_2008_091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273915v1</w:t>
+                <w:t xml:space="preserve">hal-00359671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SON68 nuclear glass dissolution kinetics: Current state of knowledge and basis of the new GRAAL model</w:t>
               </w:r>
@@ -12642,103 +12642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of solvent penetration inside a porous low k material by neutron reflectometry, influence of material surface and of solvent properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Puyrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85 (10), pp.2089-2093. </w:t>
@@ -12782,3516 +12782,3516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric alteration layer analysis in the field of long term nuclear glass teaching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Recent advances in membrane materials : Introductory remarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstract of papers, 233rd ACS National Meeting, Chicago, IL, USA, March 25-29, 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (2), pp.103-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.32.103-105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204413v1</w:t>
+                <w:t xml:space="preserve">hal-00165737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state diffusion during nuclear glass residual alteration in solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Zeolite, ordered mesoporous and hierarchical ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.095⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (2), pp.213-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.32.213-229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00204177v1</w:t>
+                <w:t xml:space="preserve">hal-00165746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plasma treatments on a porous low-k materials. Study of pore sealing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Solid state diffusion during nuclear glass residual alteration in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 362, pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00204167v1</w:t>
+                <w:t xml:space="preserve">hal-00204177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel derived mesoporous SiO2/ZnO active coating and development of multifunctional ceramic membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of plasma treatments on a porous low-k materials. Study of pore sealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2007.07.001⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 106, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188883v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite, ordered mesoporous and hierarchical ceramic membranes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sol-gel derived mesoporous SiO2/ZnO active coating and development of multifunctional ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Naszályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/acsm.32.213-229⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10.1016/j.seppur.2007.07.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2007.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165746v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in membrane materials : Introductory remarks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetric High- T c Superconducting Gas Separation Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eue-Soon Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Joon Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihye Gwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/acsm.32.103-105⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (15), pp.3840 - 3844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm070656s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00165737v1</w:t>
+                <w:t xml:space="preserve">hal-01727821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic supramolecular hybrid and mesoporous membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasc-Banu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (2), pp.127-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/acsm.32.127-140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric High- T c Superconducting Gas Separation Membrane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membranes céramiques poreuses fonctionnalisées. Functionalized porous ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chocs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.32-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01727821v1</w:t>
+                <w:t xml:space="preserve">hal-00204163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes céramiques poreuses fonctionnalisées. Functionalized porous ceramic membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Porosity and structure evolution of a SiOCH low k material during post-etch cleaning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chocs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84, pp.2600-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204163v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity and structure evolution of a SiOCH low k material during post-etch cleaning process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Nanometric alteration layer analysis in the field of long term nuclear glass teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstract of papers, 233rd ACS National Meeting, Chicago, IL, USA, March 25-29, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00202919v1</w:t>
+                <w:t xml:space="preserve">hal-00204413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the impact of plasma treatments and wet cleaning on a porous low k material</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of proton conducting ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.024⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 200 (1-3), pp.92-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128556v1</w:t>
+                <w:t xml:space="preserve">hal-00128642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state diffusion during SON68 glass alterationOne of the key mechanisms explaining residual alteration rate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of mesoporous silica thin films : effect on the surfactant removal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gin</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.095⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 495, pp.210-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02356042v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ellipsometry can characterize a gas diffusion barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
+                <w:t xml:space="preserve">Room temperature visible light oxidation of CO by high surface area rutile TiO2-supported metal photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ICIM9, Lillehammer, Norvège, Juin 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128571v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed TiO2-SiO2 Mesostructured Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Guizard</w:t>
+                <w:t xml:space="preserve">Solid state diffusion during SON68 glass alterationOne of the key mechanisms explaining residual alteration rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186248v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of thin nanoporous silica layers on solid surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">How ellipsometry can characterize a gas diffusion barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings ICIM9, Lillehammer, Norvège, Juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISBN 13:978-82-14-04026-5, pp.484-487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00080115v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-desorption isotherms of nanoporous thin films measured by X-ray reflectometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Deposition of thin nanoporous silica layers on solid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.168⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.1715-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0601234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080016v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption-desorption isotherms of nanoporous thin films measured by X-ray reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.334⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 495, pp.214-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186246v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous TiO2-based photocatalysts for UV and visible light gas-phase toluene degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Mixed TiO2-SiO2 Mesostructured Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.361⟩</w:t>
+              <w:t xml:space="preserve">, 2006, pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186244v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of mesoporous silica thin films : effect on the surfactant removal processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Barthel</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 495, pp.210-213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.260⟩</w:t>
+              <w:t xml:space="preserve">, 2006, pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080017v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature visible light oxidation of CO by high surface area rutile TiO2-supported metal photocatalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Mesoporous TiO2-based photocatalysts for UV and visible light gas-phase toluene degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.06.004⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186240v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of proton conducting ceramic membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings ICIM9, Lillehammer, Norvège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISBN 13; 978-82-14-04026-5, pp.232-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00128642v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica membranes - Basic Principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">TiO2 anatase based membranes with hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50[1], pp.1-13</w:t>
+              <w:t xml:space="preserve">Proc. ICIM9, Lillehammer, Norvège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISBN 13:978-82-14-04026-5, pp.484-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128637v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 anatase based membranes with hierarchical porosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Silica membranes - Basic Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICIM9, Lillehammer, Norvège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ISBN 13:978-82-14-04026-5, pp.484-487</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50[1], pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128568v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Langmuir-Blodgett films composed of size-quantized ZnO nanoparticles : fabrication and optical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Naszalyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ICIM9, Lillehammer, Norvège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515 (4,5), pp.2587-2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128563v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 anatase-based membranes with hierarchical porosity and photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 304 (2), pp.545-548. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir-Blodgett films composed of size-quantized ZnO nanoparticles : fabrication and optical characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Synthesis characterization and applications of mesostructured thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Hillhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ruiz-Hitzky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 515 (4,5), pp.2587-2595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128551v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis characterization and applications of mesostructured thin layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Characterization of the impact of plasma treatments and wet cleaning on a porous low k material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Ruiz-Hitzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (11-12), pp.2314-2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362139v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Anatase Coatings for Coupling Membrane Separation and Photocatalyzed Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16483,64 +16483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous ceramic membranes exhibiting ferri/ferromagnetic properties for separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihye Gwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16642,51 +16642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of composite membrane against H2S poisoning for hydrogen separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Komaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16737,90 +16737,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective properties and dissolution ability of the gel formed during nuclear glass alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 342 (1-3), pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16860,676 +16860,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesostructure of Anatase Thin Films Prepared by Mesophase Templating</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of porous inorganic membranes exhibiting superconducting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Datas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwak Jihye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm049893a⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (2-3), pp.348-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2003.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741494v1</w:t>
+                <w:t xml:space="preserve">hal-00138757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological evolution of alteration layers formed during nuclear glass alteration: new evidence of a gel as a diffusive barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Né</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 326 (1), pp.9 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2003.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel Derived Nanocomposites and Nanoporous Oxide Powders and Related Coatings for the Reversible Chemisorption of Hydrogen Sulfide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Goswamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (2), pp.97 - 105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:JSST.0000023033.75114.2c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of porous inorganic membranes exhibiting superconducting properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Mesostructure of Anatase Thin Films Prepared by Mesophase Templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Cot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84 (2-3), pp.348-357. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (11), pp.2208 - 2214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2003.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm049893a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138757v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray reflectometry characterization of SON 68 glass alteration films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17576,90 +17576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of porous ferrimagnetic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihye Gwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17722,90 +17722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Route for Low-Temperature Synthesis of Mesoporous and Nanocrystalline Anatase Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (12), pp.2463 - 2468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17877,64 +17877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Kihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17991,276 +17991,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical sensors of monocyclic aromatic hydrocarbons based on sol-gel material: Synthesis, structural characterization and molecular interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling X-ray Scattering and Nitrogen Adsorption: An Interesting Approach for the Characterization of Ordered Mesoporous Materials. Application to Hexagonal Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b105910f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (8), pp.3391 - 3397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0211453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144256v1</w:t>
+                <w:t xml:space="preserve">hal-01726388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling X-ray Scattering and Nitrogen Adsorption: An Interesting Approach for the Characterization of Ordered Mesoporous Materials. Application to Hexagonal Silica</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical sensors of monocyclic aromatic hydrocarbons based on sol-gel material: Synthesis, structural characterization and molecular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Calvo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 14 (8), pp.3391 - 3397. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.461-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm0211453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b105910f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726388v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered 3D Hexagonal Mesoporous Silica Membranes: Synthesis and Characterization</w:t>
               </w:r>
@@ -18285,64 +18285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 752, </w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18376,64 +18376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of organic solvents filtration with ceramic membranes. A comparison with polymer membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18492,90 +18492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered mesoporous silica and alumina thin films studied by X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Idrissi-Kandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18616,436 +18616,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous alumina thin layers using mesophase templating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of silica membranes exhibiting an ordered mesoporosity. Control of the porous texture and effect on the membrane permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-577X(00)00413-4⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (1-3), pp.71 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1383-5866(01)00092-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897738v1</w:t>
+                <w:t xml:space="preserve">hal-01727807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional hexagonal mesoporous silica thin films prepared from block copolymers: Detailed characterization and formation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Balkenende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grosso</w:t>
+                <w:t xml:space="preserve">P.A. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amenitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13 (5), pp.1848-1856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm001225b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of silica membranes exhibiting an ordered mesoporosity. Control of the porous texture and effect on the membrane permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous alumina thin layers using mesophase templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Idrissi-Kandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam El Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 25 (1-3), pp.71 - 78. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50 (2-3), pp.57-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1383-5866(01)00092-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-577X(00)00413-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727807v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The true strucure of hexagonal mesophase templated silica films as revealed by X-ray scattering : effects of thermal treatments and of nanoparticles seeding</w:t>
               </w:r>
@@ -19057,51 +19057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19177,90 +19177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic membranes and solid state sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hovnanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19317,428 +19317,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and first application of new alumina hydrosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthesis conditions for hexagonal mesoporous silica layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-577X(99)00048-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (3), pp.663 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a906181i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727526v1</w:t>
+                <w:t xml:space="preserve">hal-01727687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis conditions for hexagonal mesoporous silica layers</w:t>
+                <w:t xml:space="preserve">Silica coating on colloidal maghemite particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Cot</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 220, pp.357-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1999.6517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a906181i⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01727687v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica coating on colloidal maghemite particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization and first application of new alumina hydrosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Idrissi-Kandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cabuil</w:t>
+                <w:t xml:space="preserve">El Houcine El Ghadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 220, pp.357-361. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (2), pp.52 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcis.1999.6517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-577X(99)00048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164226v1</w:t>
+                <w:t xml:space="preserve">hal-01727526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19750,730 +19750,730 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic hybrid/ceramic membranes for solar-activated water treatment and H2 production/separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Interest of Dual Phase Ceramic Materials and Membranes for the Thermochemical Production of Solar Fuels by Dissociation of H2O and CO2 (Key-note lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIM 16</w:t>
+              <w:t xml:space="preserve">International Conference on Inorganic Membranes (ICIM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770703v1</w:t>
+                <w:t xml:space="preserve">hal-03761516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Dual Phase Ceramic Materials and Membranes for the Thermochemical Production of Solar Fuels by Dissociation of H2O and CO2 (Key-note lecture)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des revêtements pérovskites sur mousses et membranes en cérine pour la production thermochimique de combustibles solaires (Key-note lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Inorganic Membranes (ICIM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022- Colloque #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761516v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des revêtements pérovskites sur mousses et membranes en cérine pour la production thermochimique de combustibles solaires (Key-note lecture)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic hybrid/ceramic membranes for solar-activated water treatment and H2 production/separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roualdès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022- Colloque #3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ICIM 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835074v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical synthesis of nanomaterials for energy and environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perovskite coatings on ceria foams and membranes for solar fuel production (Invited lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOSS−4: 4th Asia Oceania Sonochemical Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nanjing (Chine), China</w:t>
+              <w:t xml:space="preserve">European Advanced Materials Congress (EAMC- Session Materials for Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951794v1</w:t>
+                <w:t xml:space="preserve">hal-03766965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite coatings on ceria foams and membranes for solar fuel production (Invited lecture)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration de la production thermochimique de combustibles solaires par dépôt de pérovskite de type manganite de lanthane sur des supports en cérine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Advanced Materials Congress (EAMC- Session Materials for Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2020 du Groupe Français de la Céramique, Caen (100% virtuel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766965v1</w:t>
+                <w:t xml:space="preserve">hal-03786513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la production thermochimique de combustibles solaires par dépôt de pérovskite de type manganite de lanthane sur des supports en cérine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sonochemical synthesis of nanomaterials for energy and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Felipe Sierra Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2020 du Groupe Français de la Céramique, Caen (100% virtuel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">AOSS−4: 4th Asia Oceania Sonochemical Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nanjing (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786513v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials.</w:t>
               </w:r>
@@ -20498,64 +20498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9emes Journées de l’Association Française de l’Adsorption (AFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marne La Vallée, France</w:t>
@@ -20578,2015 +20578,2015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom-scale simulation of adsorption and transport in nanoporous media (Key-note lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes- GFZ2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Symposium on Acoustics of Nanoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salford, Feb 2019, Salford, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886071v1</w:t>
+                <w:t xml:space="preserve">hal-04855431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres de synthèse sur la frittabilité et la réactivité RedOx de poudres pérovskites pour la dissociation thermochimique du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Heussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique- GFC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom-scale simulation of adsorption and transport in nanoporous media (Key-note lecture)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Drobek</w:t>
+                <w:t xml:space="preserve">Production de combustibles de synthèse par dissociation thermochimique de H2O et CO2 dans un réacteur solaire (Key-note lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Acoustics of Nanoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Salford, Feb 2019, Salford, Angleterre, United Kingdom</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2019, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855431v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de combustibles de synthèse par dissociation thermochimique de H2O et CO2 dans un réacteur solaire (Key-note lecture)</w:t>
+                <w:t xml:space="preserve">Solar thermochemical splitting of H2O and CO2 using ceria porous foam structures in a high-temperature solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Julbe</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayral André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2019, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress, IUPAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855421v1</w:t>
+                <w:t xml:space="preserve">hal-02362141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar thermochemical splitting of H2O and CO2 using ceria porous foam structures in a high-temperature solar reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ayral André</w:t>
+                <w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etoungh Dimitri Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress, IUPAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes- GFZ2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362141v1</w:t>
+                <w:t xml:space="preserve">hal-04886071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émission acoustique comme outil de diagnostic en temps réel lors de la perméation de gaz au travers de membranes céramiques poreuses CACRSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Etude du confinement de liquides ioniques dans des membranes céramiques poreuses pour le transport sélectif du CO2 CACRSI – Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pizzoccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles GFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071771v1</w:t>
+                <w:t xml:space="preserve">hal-02072354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic membrane reactors: principle and opportunities for their integration and miniaturization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Élaboration de catalyseurs à porosité hiérarchique à base de Pt et Pd en combinant la synthèse de latex, la sonochimie et le procédé sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Felipe Sierra Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Null Hulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-conférence du 4 juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chlef, Algeria</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069032v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de membranes denses à base de céramiques conductrices mixtes pour la production thermochimique de combustible solaire CACRSI – Energie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Céramiques et environnement - filtration, catalyse, adsorption et systèmes couplés – Partie II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-conférences de l’Université d’Antananarivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072364v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de catalyseurs à porosité hiérarchique à base de Pt et Pd en combinant la synthèse de latex, la sonochimie et le procédé sol-gel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Céramiques et environnement - filtration, catalyse, adsorption et systèmes couplés – Partie I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-conférences de l’Université d’Antananarivo, Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068950v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du confinement de liquides ioniques dans des membranes céramiques poreuses pour le transport sélectif du CO2 CACRSI – Energie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Julbe</w:t>
+                <w:t xml:space="preserve">Coupling adsorption onto clays and filtration with ceramic membranes for the treatment of industrial wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Inorganic Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dresd, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072354v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques et environnement - filtration, catalyse, adsorption et systèmes couplés – Partie II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement de membranes denses à base de céramiques conductrices mixtes pour la production thermochimique de combustible solaire CACRSI – Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouannaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Haeussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-conférences de l’Université d’Antananarivo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069050v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques et environnement - filtration, catalyse, adsorption et systèmes couplés – Partie I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’émission acoustique comme outil de diagnostic en temps réel lors de la perméation de gaz au travers de membranes céramiques poreuses CACRSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Motuzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-conférences de l’Université d’Antananarivo, Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">Journées annuelles GFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069043v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling adsorption onto clays and filtration with ceramic membranes for the treatment of industrial wastewaters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic membrane reactors: principle and opportunities for their integration and miniaturization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Inorganic Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dresd, Germany</w:t>
+              <w:t xml:space="preserve">E-conférence du 4 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068811v1</w:t>
+                <w:t xml:space="preserve">hal-02069032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine characterization of nanoporous top-layers by coupling adsorption and local physical measurements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development by Low-Frequency PECVD process of Nitrogen-doped TiO2 Thin Films for Water Photo-oxidation by Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on State-of-the-Art Techniques in Characterizing Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Carburants Solaires - 2ème colloque GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692525v1</w:t>
+                <w:t xml:space="preserve">hal-01708441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement par procédé plasma de membranes conductrices protoniques pour la production d’hydrogène par photo-électrolyse de l’eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Fine characterization of nanoporous top-layers by coupling adsorption and local physical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayral André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières 2017 du GDR HySPàC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Symposium on State-of-the-Art Techniques in Characterizing Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708443v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development by Low-Frequency PECVD process of Nitrogen-doped TiO2 Thin Films for Water Photo-oxidation by Solar Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement par procédé plasma de membranes conductrices protoniques pour la production d’hydrogène par photo-électrolyse de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud J. Kinfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roualdès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Plénières 2017 du GDR HySPàC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708440v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and fine characterization of nanoporous hybrid thin films and membranes.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development by Low-Frequency PECVD process of Nitrogen-doped TiO2 Thin Films for Water Photo-oxidation by Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nakhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Smart Materials &amp; Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676111v1</w:t>
+                <w:t xml:space="preserve">hal-01708440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development by Low-Frequency PECVD process of Nitrogen-doped TiO2 Thin Films for Water Photo-oxidation by Solar Energy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing and fine characterization of nanoporous hybrid thin films and membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Carburants Solaires - 2ème colloque GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Autrans, France</w:t>
+              <w:t xml:space="preserve"> Smart Materials &amp; Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708441v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative plasma multi-layered device for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Kinfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22648,1015 +22648,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of functionalized imidazolium-based ionic liquids grafted on porous ceramic supports for potential use in adsorptive and membrane separation applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Drobek</w:t>
+                <w:t xml:space="preserve">Synthesis of ceramic-metal hybrid porous materials for catalysis application using the weak acid resin process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guerrero</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">A. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Prospects in porous materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709168v1</w:t>
+                <w:t xml:space="preserve">hal-01744072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement par procédé plasma de membranes conductrices protoniques pour la production d’hydrogène par photo-électrolyse de l’eau</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement par procédé PECVD-Basse Fréquence de films minces de TiO2 dopés à l’azote pour la photo-oxydation de l’eau sous lumière solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nakhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie du Grand Sud-Ouest - GSO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708446v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ceramic-metal hybrid porous materials for catalysis application using the weak acid resin process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
+                <w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospects in porous materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744072v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement par procédé PECVD-Basse Fréquence de films minces de TiO2 dopés à l’azote pour la photo-oxydation de l’eau sous lumière solaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Youssef</w:t>
+                <w:t xml:space="preserve">Comparison of Layer-by-Layer and Plasma-Enhanced Chemical Vapor Deposition Techniques for the Photocatalytic Functionalization of Ceramic Membrane Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Starr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Tarabara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie du Grand Sud-Ouest - GSO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708445v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+                <w:t xml:space="preserve">Développement par procédé plasma de membranes conductrices protoniques pour la production d’hydrogène par photo-électrolyse de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Kinfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurène Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roualdès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journée de Chimie du Grand Sud-Ouest - GSO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331439v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Layer-by-Layer and Plasma-Enhanced Chemical Vapor Deposition Techniques for the Photocatalytic Functionalization of Ceramic Membrane Supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of functionalized imidazolium-based ionic liquids grafted on porous ceramic supports for potential use in adsorptive and membrane separation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pizzoccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. J. Starr</w:t>
+                <w:t xml:space="preserve">G. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Tarabara</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">P. Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710240v1</w:t>
+                <w:t xml:space="preserve">hal-01709168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des effets de confinement pour le développement de nouvelles membranes à base de céramiques pour la séparation de gaz</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SCF d’Avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704120v1</w:t>
+                <w:t xml:space="preserve">cea-02509078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration des effets de confinement pour le développement de nouvelles membranes à base de céramiques pour la séparation de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t>
+              <w:t xml:space="preserve">Journée SCF d’Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509078v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of innovative multifunctional TiO2 PECVD membranes for H2 production/separation from solar light</w:t>
               </w:r>
@@ -23694,51 +23694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23763,103 +23763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americium overview of 10 years research at CEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
@@ -23888,90 +23888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of molecular simulation to the characterization of porous low-k materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24074,51 +24074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier LabEx CheMISyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24143,103 +24143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americiumoverview of 10 years research at CEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 2015 - International Nuclear Fuel Cycle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
@@ -24262,510 +24262,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in-situ de membranes céramiques poreuses de perméation de gaz par méthode acoustique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Blasco</w:t>
+                <w:t xml:space="preserve">Préparation de nouvelles membranes nano-composites à base de céramique et d'alkoxysilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778062v1</w:t>
+                <w:t xml:space="preserve">hal-01718672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de nouvelles membranes nano-composites à base de céramique et d'alkoxysilanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-oxidation and photo-catalytic processes: principles, applications and coupling with pressure-driven membrane processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Summer School "Technologies membranes for water treatment in agriculture and food industry" organized by Institute of Environnemental Technology and SIMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718672v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-oxidation and photo-catalytic processes: principles, applications and coupling with pressure-driven membrane processes.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in design and modelling of porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Deratani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School "Technologies membranes for water treatment in agriculture and food industry" organized by Institute of Environnemental Technology and SIMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">Symposium "High surface area porous and granular materials" MATERIAUX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720597v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in design and modelling of porous materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andre Deratani</w:t>
+                <w:t xml:space="preserve">Etude in-situ de membranes céramiques poreuses de perméation de gaz par méthode acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+                <w:t xml:space="preserve">H. Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "High surface area porous and granular materials" MATERIAUX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923802v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Photocatalytic TiO2 Membranes by Plasma-enhanced Chemical Vapor Deposition (PECVD) for Water Treatment Technology</w:t>
               </w:r>
@@ -24777,51 +24777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Filab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24902,51 +24902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Filab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24995,588 +24995,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4+δ membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Performance of zeolite membrane Separator/Contactor for ozone water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Schrotter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333574v1</w:t>
+                <w:t xml:space="preserve">hal-00317741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4 membranes&amp;quot; (II-P6)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4+δ membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bragdo Smith</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P.I. Dalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Larring</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Inorganic Membranes (ICIM10)</w:t>
+              <w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00317730v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt-doped silica membranes with a hierarchical porosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4 membranes&amp;quot; (II-P6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bragdo Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Larring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bredesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. pp.1b06</w:t>
+              <w:t xml:space="preserve">10th International Conference on Inorganic Membranes (ICIM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00317531v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00317730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Performance of zeolite membrane Separator/Contactor for ozone water treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K.L. Yeung</w:t>
+                <w:t xml:space="preserve">Pt-doped silica membranes with a hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Schrotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. pp.1b06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00317741v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00317531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Développement d'assemblages MEmbrane/SUpport plans à gradient radial de porosité, adaptés à des cycles de mesures de perméation de l'HYdrogène jusqu'à 550°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ENERGIE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Poitiers, France</w:t>
@@ -25605,51 +25605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic principles and new trends in the design of ceramic and hybrid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on hierarchically designed hybrid sstem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25668,3866 +25668,3866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloid science for functional nanomaterials, application to oxide ceramic membranes&amp;quot; (Plenary lecture)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Inorganic and hybrid thin layers with specific designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Colloid Chemistry "Colloids for nano- and biotechnology", October 3-5, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Siofok, Hungary</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting, April 9-13, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204430v1</w:t>
+                <w:t xml:space="preserve">hal-00204414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic and hybrid thin layers with specific designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
+                <w:t xml:space="preserve">Sol-gel synthesis of ZnO-based thin layers with enhanced optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting, April 9-13, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Sol-Gel 2007, Montpellier, 2-7 Septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204414v1</w:t>
+                <w:t xml:space="preserve">hal-00275190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-gel synthesis of ZnO-based thin layers with enhanced optical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative strategies in the design and the characterization of ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sol-Gel 2007, Montpellier, 2-7 Septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th Romanian International Conference on Chemistry and Chemical Engineering, September 19-22, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275190v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative strategies in the design and the characterization of ceramic membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Membrane developments in IEM for gas separation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Romanian International Conference on Chemistry and Chemical Engineering, September 19-22, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">Workshop on Industrial Energy-related Technologies and Systems (IETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Petten, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204425v1</w:t>
+                <w:t xml:space="preserve">hal-00317586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane developments in IEM for gas separation applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Colloid science for functional nanomaterials, application to oxide ceramic membranes&amp;quot; (Plenary lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Industrial Energy-related Technologies and Systems (IETS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Petten, Netherlands</w:t>
+              <w:t xml:space="preserve">9th Conference on Colloid Chemistry "Colloids for nano- and biotechnology", October 3-5, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Siofok, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00317586v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Solid state diffusion during SON68 glass alteration : one of the key mechanisms explaining residual alteration rate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Gin</w:t>
+                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Naszályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080146v1</w:t>
+                <w:t xml:space="preserve">hal-00383990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative optical methods for the characterization of porous thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Silica-based membranes : use opportunities and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars of the Department of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Dong-Hua, Taiwan</w:t>
+              <w:t xml:space="preserve">, 2006, Chung Yuan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080137v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made, multifunctional and adaptative materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Affiche : &amp;quot;Pore-sealing study by ellipsometric porosimetry on a porous low k - effect of plasma tretaments and wet cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd Summer School of the European Membrane Society (Smart Membrane Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080582v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV and visible-light photocatalysis inside mesoporous TiO2. Confinement effect and semi-conductor coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
+                <w:t xml:space="preserve">Design strategies for ceramic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">Seminars of the Department of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tsinghua, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383986v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatase thin films and membranes with a hierarchical porosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Use of ceramic nanofilters for the treatment of solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Workshop on membranes in Solvent Filtration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Leuwen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383987v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Innovative optical methods for the characterization of porous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Seminars of the Department of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dong-Hua, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383989v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Pore sealing of nanoporous hybrid thin films studied by ellipsometric porosimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made, multifunctional and adaptative materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop Ellipsometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XXIIIrd Summer School of the European Membrane Society (Smart Membrane Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080027v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Proton conducting ceramic membranes for steam electrodialysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV and visible-light photocatalysis inside mesoporous TiO2. Confinement effect and semi-conductor coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">SPEA-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080588v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Anatase thin films and membranes with a hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">ECIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383990v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ceramic nanofilters for the treatment of solvents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.M. Rios</w:t>
+                <w:t xml:space="preserve">Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Naszályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on membranes in Solvent Filtration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Leuwen, Belgium</w:t>
+              <w:t xml:space="preserve">ECIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080575v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-based membranes : use opportunities and limitations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oral : &amp;quot;Pore sealing of nanoporous hybrid thin films studied by ellipsometric porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars of the Department of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chung Yuan, Taiwan</w:t>
+              <w:t xml:space="preserve">4th Workshop Ellipsometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080142v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design strategies for ceramic membrane</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Affiche : &amp;quot;Proton conducting ceramic membranes for steam electrodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisasi Takenouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars of the Department of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tsinghua, Taiwan</w:t>
+              <w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080138v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Pore-sealing study by ellipsometric porosimetry on a porous low k - effect of plasma tretaments and wet cleaning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Affiche : &amp;quot;Synthesis and characterisation of proton conducting ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization Conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Euromembrane 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080150v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Synthesis and characterisation of proton conducting ceramic membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affiche : &amp;quot;Characterization of the impact of plasma treatments and wet cleaning on a porous low k material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">MAM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080616v1</w:t>
+                <w:t xml:space="preserve">hal-00080070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Characterization of the impact of plasma treatments and wet cleaning on a porous low k material</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication of antireflective and self-cleaning coatings by wet colloid chemical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cs. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Naszályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Chemical Engineering '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Veszprém, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080070v1</w:t>
+                <w:t xml:space="preserve">hal-00383991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of antireflective and self-cleaning coatings by wet colloid chemical methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral : &amp;quot;Solid state diffusion during SON68 glass alteration : one of the key mechanisms explaining residual alteration rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering '06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Veszprém, Hungary</w:t>
+              <w:t xml:space="preserve">E-MRS 2006 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383991v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
+                <w:t xml:space="preserve">Oral : &amp;quot;Plasma enhanced CVD layers analysed by ellipsometry coupled with vapour adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Colloquium on Plasma Processes - June 5-9, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080025v1</w:t>
+                <w:t xml:space="preserve">hal-00083107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Preparation and characterization of ZnO nanostructured and nanoporous thin layers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Oral : &amp;quot;Analyse de la porosité par ellipsométrie couplée à l'adsorption de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">TICOMCOM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083097v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Plasma enhanced CVD layers analysed by ellipsometry coupled with vapour adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Current developments in ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Colloquium on Plasma Processes - June 5-9, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Autrans, France</w:t>
+              <w:t xml:space="preserve">Seminars of the Department of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083107v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Analyse de la porosité par ellipsométrie couplée à l'adsorption de gaz</w:t>
+                <w:t xml:space="preserve">Oral : &amp;quot;Caractérisation de films minces par couplage ellipsométrie-ads/désorption (EP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICOMCOM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion du GdR "TEMPPS" n° 2616 - February 2-3, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080029v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current developments in ceramic membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Oral : &amp;quot;Mesoporous anatase-based coating for photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars of the Department of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">Seminars of the Department of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080132v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Caractérisation de films minces par couplage ellipsométrie-ads/désorption (EP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica membranes - Basic principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GdR "TEMPPS" n° 2616 - February 2-3, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIth Summer School of the European Membrane Society - "Inorganic membranes : preparation, characterization and applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083078v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Mesoporous anatase-based coating for photocatalytic applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Matériaux membranaires pour la production d'hydrogène par électrodialyse de la vapeur fournie par un réacteur HTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisasi Takenouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Deslouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars of the Department of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque ENERGIE 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080143v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica membranes - Basic principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Oral : &amp;quot;Mechanical properties of mesoporous silica thin films : effect of the surfactant removal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIth Summer School of the European Membrane Society - "Inorganic membranes : preparation, characterization and applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360542v1</w:t>
+                <w:t xml:space="preserve">hal-00083088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux membranaires pour la production d'hydrogène par électrodialyse de la vapeur fournie par un réacteur HTR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Silica membranes, specific properties and current applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ENERGIE 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Seminars of the Department of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080570v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Mechanical properties of mesoporous silica thin films : effect of the surfactant removal processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Oral : &amp;quot;TiO2 mesoporous thin layer-based photocatalysts for U.V. and visible light gas-phase toluene degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083088v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica membranes, specific properties and current applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterisation of silica and other amorphous oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars of the Department of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">XXI Summer School of the European Membrane Society - September 5-9, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080131v1</w:t>
+                <w:t xml:space="preserve">hal-00083075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;TiO2 mesoporous thin layer-based photocatalysts for U.V. and visible light gas-phase toluene degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral : &amp;quot;Coatings of reactive metal oxides derived from Mg-Al layered double hydroxides on ceramic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Edwards</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">P. Bharali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Goswamee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083092v1</w:t>
+                <w:t xml:space="preserve">hal-00083089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterisation of silica and other amorphous oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Affiche : &amp;quot;Adsorption-desorption isotherms of nanoporous thin films measured by X-Ray reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Summer School of the European Membrane Society - September 5-9, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083075v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Coatings of reactive metal oxides derived from Mg-Al layered double hydroxides on ceramic substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Couches minces nanocristallines d'oxyde de zinc préparées par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feuillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.L. Goswamee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15ième Journée SFC Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083089v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiche : &amp;quot;Adsorption-desorption isotherms of nanoporous thin films measured by X-Ray reflectometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Affiche : &amp;quot;Preparation and characterization of ZnO nanostructured and nanoporous thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rebiscoul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083094v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces nanocristallines d'oxyde de zinc préparées par voie sol-gel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080129v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous ferrimagnetic and ferromagnetic membranes for magnetic separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihye Gwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29582,90 +29582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramagnetic and diamagnetic gas separation by novel high-TC superconducting membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.S. Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihye Gwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29720,77 +29720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrimagnetic membranes for separation of paramagnetic and diamagnetic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29826,394 +29826,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered mesoporous silica and alumina thin films studied by X-ray scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization and application of inorganic membranes – I. Superconducting membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihye Gwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Guizard</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Choy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray and Matter Conference (RX 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, STRASBOURG (FRANCE), France. pp.283-289</w:t>
+              <w:t xml:space="preserve">ICIM7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451860v1</w:t>
+                <w:t xml:space="preserve">hal-01741476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and application of inorganic membranes – I. Superconducting membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+                <w:t xml:space="preserve">Porous membranes for magnetic separation of paramagnetic and diamagnetic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihye Gwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIM7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Dalian, China</w:t>
+              <w:t xml:space="preserve">MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741476v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous membranes for magnetic separation of paramagnetic and diamagnetic species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ordered mesoporous silica and alumina thin films studied by X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Idrissi-Kandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Boston, United States</w:t>
+              <w:t xml:space="preserve">X-Ray and Matter Conference (RX 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, STRASBOURG (FRANCE), France. pp.283-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741498v1</w:t>
+                <w:t xml:space="preserve">hal-00451860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -30257,64 +30257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30382,77 +30382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouannaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2020 du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Caen (FR), France</w:t>
@@ -30507,51 +30507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30606,51 +30606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative N-doped TiO2 Photocatalytic Layer Integrated in a Plasma Multi-layered System for Hydrogen Production from Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30731,103 +30731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes nano-composites à base de ceramique et d’alkoxysilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
@@ -30869,90 +30869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite MOF-based membrane systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salvador-Levehang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Limoges, France. 2013</w:t>
@@ -31007,51 +31007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Filab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31132,51 +31132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Filab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31231,103 +31231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du support et des additifs sur la synthèse et sur les propriétés des membranes zéolithes MFI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Motuzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delbianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayral André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> GFC, Journées Annuelles, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Mittelwihr, France</w:t>
@@ -31369,90 +31369,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new nanocomposite MOF-based membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Salvador-Levehang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIM12- 12th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Twente, Netherlands</w:t>
@@ -31481,64 +31481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic mesostructured organosilica-based thin films with tunable closed mesoporosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31606,64 +31606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and catalytic performance of ceramic membrane materials with a hierarchical porosity and dispersed Pt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giroir-Fendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31783,51 +31783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE ENERGIE (PIE CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t>
@@ -31856,103 +31856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity and structure evolution of a SiOCH low k material during post-etch cleaning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Puyrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, San Franscico, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32022,51 +32022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques innovantes pour la caractérisation optique microstructurale de couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32172,90 +32172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional Pathways for Designing Silica-Supported Pt and Pd Catalysts With Hierarchical Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Felipe Sierra-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons in Sustainable Industrial Chemistry and Catalysis (Studies in Surface Science and Catalysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-397, 2019, </w:t>
@@ -32293,90 +32293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques pour l'environnement: filtres, membranes, adsorbants et catalyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Null Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulin Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Techniques de l'Ingénieur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32414,64 +32414,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les membranes et leurs applications en séparation et/ou réaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Noël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les applications des nanomatériaux pour l'énergie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp 387-414, 2014, Collection Recherche et développement EDF, 978-2-7430-1504-6</w:t>
@@ -32500,51 +32500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques pour la filtration, la catalyse et l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Fantozzi; Jean-Claude Nièpce; Guillaume Bonnefont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les céramiques industrielles, propriétés, mise en forme et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp. 215-244, 2013, 978-2-10-057739-2</w:t>
@@ -32573,64 +32573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic membranes for gas treatment and separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoporous Materials for Energy and the Environment, G. Rios, N. Kanellopoulos, G. Centi (Eds), Pan Stanford Publishing Pte Ltd (2012). Chapitre 10, pages 203-229. ISBN978-981-4267-17-5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32649,575 +32649,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporous silica membrane - basic principles and recent advantages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Catalytic membrane reactors involving inorganic membranes - A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Membranes : Synthesis, Characterization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Amsterdam, pp.Ch. 2, 2007</w:t>
+              <w:t xml:space="preserve">"Water quality control and health. From concepts to action"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. JOKIAE, J.M. GUASTAVINO, L. COT, pp.30-43, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160859v1</w:t>
+                <w:t xml:space="preserve">hal-00354987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of innovative strategies in the application and the design of ceramic membranes: the photocatalytic membranes</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microporous silica membrane - basic principles and recent advantages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. MALADA, M. MENENDEZ. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials, Membranes and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Printech, pp.66-98, 2007</w:t>
+              <w:t xml:space="preserve">Inorganic Membranes : Synthesis, Characterization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Amsterdam, pp.Ch. 2, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383992v1</w:t>
+                <w:t xml:space="preserve">hal-00160859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic membrane reactors involving inorganic membranes - A short review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
+                <w:t xml:space="preserve">An example of innovative strategies in the application and the design of ceramic membranes: the photocatalytic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Naszályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Water quality control and health. From concepts to action"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. JOKIAE, J.M. GUASTAVINO, L. COT, pp.30-43, 2007</w:t>
+              <w:t xml:space="preserve">Materials, Membranes and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Printech, pp.66-98, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354987v1</w:t>
+                <w:t xml:space="preserve">hal-00383992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and applications of mesostructured thin layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Analyse des hétérogénéités et de la porosité par ellipsométrie couplée à l'adsortpion de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Ruiz-Hitzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Symposia Proceedings 179</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Amsterdam - ISBN 0040-6090, 2006</w:t>
+              <w:t xml:space="preserve">"Techniques innovantes pour la caractérisation optique microstructurale de couches minces"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Paris, pp.49-71, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080122v1</w:t>
+                <w:t xml:space="preserve">hal-00128561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des hétérogénéités et de la porosité par ellipsométrie couplée à l'adsortpion de gaz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization and applications of mesostructured thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Hillhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ruiz-Hitzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Techniques innovantes pour la caractérisation optique microstructurale de couches minces"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Paris, pp.49-71, 2006</w:t>
+              <w:t xml:space="preserve">EMRS Symposia Proceedings 179</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Amsterdam - ISBN 0040-6090, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128561v1</w:t>
+                <w:t xml:space="preserve">hal-00080122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel processed membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33343,51 +33343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33422,90 +33422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU SILICEUX À PARTIR DE BALLE DE RIZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rebiscoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33581,51 +33581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : &amp;quot;Basics on inorganic membranes-types, properties and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33637,1491 +33637,1491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire sur invitation : &amp;quot;Principes de base et nouvelles tendances pour la conception de membranes céramiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;New designs of nanoporous ceramic and hybrid membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282395v1</w:t>
+                <w:t xml:space="preserve">hal-00361821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Couches minces hybrides à mésoporosité ordonnée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Porosimétrie par gravimétrie et ellipsométrie couplées à l'adsorption de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361983v1</w:t>
+                <w:t xml:space="preserve">hal-00282524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Porosimétrie par gravimétrie et ellipsométrie couplées à l'adsorption de gaz</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Méthodes innovantes de caractérisation de la porosité des couches minces et des membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282524v1</w:t>
+                <w:t xml:space="preserve">hal-00361969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Méthodes innovantes de caractérisation de la porosité des couches minces et des membranes</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nouvelles techniques de caractérisation de films minces basées sur le suivi de la sorption de gaz ou vapeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361969v1</w:t>
+                <w:t xml:space="preserve">hal-00361984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nouvelles techniques de caractérisation de films minces basées sur le suivi de la sorption de gaz ou vapeurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Multifunctional ceramic membranes with hierarchical porosity and dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361984v1</w:t>
+                <w:t xml:space="preserve">hal-00361972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Multifunctional ceramic membranes with hierarchical porosity and dispersed Pt nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Membranes poreuses hydrophobes pour la séparation liquide/gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pintault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361972v1</w:t>
+                <w:t xml:space="preserve">hal-00282494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;New designs of nanoporous ceramic and hybrid membranes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;ZnO-based membranes and thin films for applications coupled with photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361821v1</w:t>
+                <w:t xml:space="preserve">hal-00361788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Membranes poreuses hydrophobes pour la séparation liquide/gaz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Séminaire sur invitation : &amp;quot;Principes de base et nouvelles tendances pour la conception de membranes céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282494v1</w:t>
+                <w:t xml:space="preserve">hal-00282395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;ZnO-based membranes and thin films for applications coupled with photocatalysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Couches minces hybrides à mésoporosité ordonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361788v1</w:t>
+                <w:t xml:space="preserve">hal-00361983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Nanometric gel layer analysis in the field of long term nuclear glass leaching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse et mise en forme de matériaux pour piles à combustible et membranes de séparation de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Estournes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gin</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275191v1</w:t>
+                <w:t xml:space="preserve">hal-00275195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : &amp;quot;Le programme international francophone PROMATINTER, un exemple de coopération univeristaire trinagulaire Nord-Sud-Sud utilisant le téléenseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Séminaire : &amp;quot;Membranes multifonctionnelles couplant séparation et photocatalyse. Concept et applications potentielles au traitement de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204446v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Design de matériaux microporeux et mésoporeux pour la réalisation d'un réacteur catalytique membranaire d'ozonation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Nanometric gel layer analysis in the field of long term nuclear glass leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K.L. Yeung</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275104v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : &amp;quot;Membranes multifonctionnelles couplant séparation et photocatalyse. Concept et applications potentielles au traitement de l'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Séminaire : &amp;quot;Le programme international francophone PROMATINTER, un exemple de coopération univeristaire trinagulaire Nord-Sud-Sud utilisant le téléenseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204460v1</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse et mise en forme de matériaux pour piles à combustible et membranes de séparation de gaz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Design de matériaux microporeux et mésoporeux pour la réalisation d'un réacteur catalytique membranaire d'ozonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Schrotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bacchin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00275195v1</w:t>
+                <w:t xml:space="preserve">hal-00275104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Sol-gel derived multifunctional silica membranes with hierarchical porosity adapted to both gas treatment and separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;A novel membrane reactor for ozone water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Schrotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275183v1</w:t>
+                <w:t xml:space="preserve">hal-00275160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;A novel membrane reactor for ozone water treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Schrotter</w:t>
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Sol-gel derived multifunctional silica membranes with hierarchical porosity adapted to both gas treatment and separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275160v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : &amp;quot;Introduction to baromembrane techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35152,90 +35152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Tailoring of the porosity in silica-based thin films using urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheraitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Satha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35292,64 +35292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35367,103 +35367,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Activités de l'Institut Européen des Membranes pour la production et la purification d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -35479,1109 +35479,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Matériaux membranaires pour la production d'hydrogène par électrolyse de la vapeur fournie par un réacteur HTR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Anatase thin films and membranes with a hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128736v1</w:t>
+                <w:t xml:space="preserve">hal-00128621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;How ellipsometry can characterize a gas diffusion barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128619v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthesis and characterization of proton conducting ceramic membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made multifunctionnal and adpatative materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lacroix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128792v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Proton conducting ceramic membranes for steam electrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Willemin</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lacroix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128733v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Wetting properties of nanoparticulate Langmuir-Blodgett films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthesis and characterization of proton conducting ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128629v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanomatériaux membranaires céramiques ou hybrides à base de silice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Durand</w:t>
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Proton conducting ceramic membranes for steam electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisasi Takenouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128794v1</w:t>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Anatase thin films and membranes with a hierarchical porosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId802" w:history="1">
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Wetting properties of nanoparticulate Langmuir-Blodgett films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128621v1</w:t>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;How ellipsometry can characterize a gas diffusion barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanomatériaux membranaires céramiques ou hybrides à base de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128626v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made multifunctionnal and adpatative materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Use of ceramic nanofilters for the treatment of solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128614v1</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Use of ceramic nanofilters for the treatment of solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Matériaux membranaires pour la production d'hydrogène par électrolyse de la vapeur fournie par un réacteur HTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisasi Takenouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Deslouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128740v1</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -36612,90 +36612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On fundamental mechanisms in dye sensitized solar cells through the behaviour of different mesoporous titanium dioxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidice Vaillant Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresnel Forcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Adnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -36886,51 +36886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04097500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Mozia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27225-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04079990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2023.e00601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marckens Francoeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla B. Cervantes-Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13070672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03967704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunhao Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121435" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwada Deepracha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118307" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119705" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhta Maimoun," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djafer," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Djafer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/mwt.2020.11.4.275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haeussler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouannaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.02.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4797-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9050064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146514v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Sananes Israel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03826" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2019.5.657" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116221" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gurlo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.10.154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2019.03.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02466" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Sierra Salazar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S.J. Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bathfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.12.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sierra-Salazar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1032-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01954940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02687" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.08.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01857450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201700079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zerrouki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.123" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Youssef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jo&#235;l Kinfack Leoga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djafer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djafer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maimoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iddou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri Mostefai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wej.12218" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Starr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr V. Tarabara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Herrera-Robledo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.050" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.07.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07MRK080-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumejeau Sandrine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brosillon Stephan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501293" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MD8FXBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Tanardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Catana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F.J. Vankelecom" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. L&#233;pinay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scarazzini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT7K0G0S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434884v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3F6LRT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.215" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alc&#226;ntara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Darder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42362" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVNKHD8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aut&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.07.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.05.050" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683213v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vigil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnel Forcade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Adnani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150221" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albouy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cs&#237;k" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05990a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548427v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02492-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015050" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7D5FDE91AB4D5092D0FCB20FCAF7B308BC12ADA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684485v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motuzas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02510-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511726a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02506-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jobelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.06.048" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NJ9CB6G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732917v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Godon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dussossoy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.038" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;pinay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Courouble" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-014-9794-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687538v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502182k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687519v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879466v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Perraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouessac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.074" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BR4SFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grunenwald" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.029" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBJ8KT3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W02129RP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923562v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5HJ0NXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.09.007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07CPXLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690596v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Naito" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konomi Nitoh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302219a" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690426v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M.J. Thien" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.05.025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0F9R50S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709744v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1HZHN9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693847v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hashimoto," TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Sato" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Shimura" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.119.867" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.09.004" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP8GRGJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695790v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frugier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ5431FL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shkolnikov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sidorova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Malakhov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Volkov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-011-9368-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LH3XTXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699407v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2010.1018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X61H0QMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheraitia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Satha" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-009-9300-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N22H5M5R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493712v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthout" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.018" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08QP0H1D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511683v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huber" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ang&#233;li" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.04.016" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B416KGNZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696304v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ouagued" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.08.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4TFML89-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359707v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-007-9170-y" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNW8JGZM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430899v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.06.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449381v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386209040098" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348574v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc Rouessac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller-Spitzer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2969803" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naszalyi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abraham" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kovacs" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_2008_123" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W3B9VNPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359703v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sepsi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hild" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801766y" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PNQMNHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317446v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heng" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Yeung" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Schrotter" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.12.038" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMSDLDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335650v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Puyrenier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2008.4546933" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325301v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807029f" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-06F0P134-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359671v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_2008_091" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TQ38K8QP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359692v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Coiffic" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Foa Torres" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282257v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.08.055" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WL20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273915v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.08.033" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP6N1ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569196v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chave" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.044" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F3K5Q5X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359668v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.03.010" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTWZDZWL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204413v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204177v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.095" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4GPCLZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204167v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.02.009" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVXH083-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188883v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Nasz&#225;lyi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.07.001" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F6DPR4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165746v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.32.213-229" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L5DJRMS8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165737v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.32.103-105" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-M57TJT2D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165742v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazacu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caraballo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal-Herault" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasc-Banu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.32.127-140" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZM569FZW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727821v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eue-Soon Jang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Joon Chang" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Gwak" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070656s" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3D12S5DN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204163v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202919v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.07.001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX6TFSZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128556v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.024" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7B1BWNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356042v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128571v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186248v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.186" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSPR9Z9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080115v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ogawa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimura" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0601234" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P62408PN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080016v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.168" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKB82GD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.361" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSWQDWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080017v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.260" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T54D4PW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186240v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller-Spitzer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.06.004" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P062BM7Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128642v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willemin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacroix" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sala" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.254" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16GZ5ZBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128568v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128563v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179128v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.064" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WNMF6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128551v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.05.006" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ9K91JR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362139v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Hillhouse" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.261" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89P9WJD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383997v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.039" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83S7DLMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077994v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revol" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusalba" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-005-6768-9" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQZTKZ7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080020v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hyeon Kimb" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grenier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2005.05.002" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV9Q5QLF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080089v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gwak" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komaki" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nishimura" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077997v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.03.018" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCW0NLN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741494v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049893a" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB5F3XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741496v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric N&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2003.10.015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBWD2BQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741497v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Goswamee" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000023033.75114.2c" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ5RN7J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138757v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwak Jihye" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2003.11.012" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQPB35XN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451624v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1012/S0022-3093(03)00321-1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165442v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(03)00461-X" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P5XWPKV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738625v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031025a" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBXNK52B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740606v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corrias" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kihn" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00265-3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6DQKR43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144256v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Calvo-Munoz" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bourgoin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105910f" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Q2FZ0M4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726388v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0211453" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QVMQMSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740609v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA8.6" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726404v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00552-0" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K2MPZQV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726390v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idrissi-Kandri" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020237" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897738v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Idrissi-Kandri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Mansouri" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(00)00413-4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QQ910G0M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897656v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grosso" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Balkenende" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Albouy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amenitsch" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm001225b" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727807v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(01)00092-2" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D35C5C0651A45545BAA5C74166892E24DCB3BB95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164215v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Albouy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm991198t" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C0V8Q909-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727689v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hovnanian" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)00141-2" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F4AD68F9AD6173F2E5E2FF7E3E47F14D3F4AA1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727526v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine El Ghadraoui" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(99)00048-8" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64A7A48ECC86E43521547E691446B2C61C1D89F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727687v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a906181i" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164226v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6517" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML69MB35-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03770703v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouald&#232;s" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761516v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835074v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951794v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766965v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786513v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haeussler" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775731v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Manga" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Costa" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885981v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Heussler" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855421v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362141v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071771v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Motuzas" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069032v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072364v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068950v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072354v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pizzoccaro" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guerrero" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069050v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069043v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068811v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692525v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708443v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Kinfack" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708440v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bassil" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakhl" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676111v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708441v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Youssef" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710233v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kinfack" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Jamal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Han" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709168v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerrero" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesemann" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708446v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744072v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708445v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710240v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Starr" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Tarabara" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704120v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715349v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Autes" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509095v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737151v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC-MAM.2015.7325636" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715339v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509149v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778062v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718672v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720597v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703287v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Filab" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krysab" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703291v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317730v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bragdo Smith" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredesen" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317531v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yacou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317741v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317633v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kafrouni" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282335v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204430v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204414v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275190v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toth" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204425v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317586v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080146v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080137v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383986v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383987v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383989v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080027v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080588v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacroix" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383990v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080575v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080142v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080138v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080150v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080616v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080070v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383991v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cs. Toth" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083097v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillade" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083107v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080029v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080132v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083078v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080143v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360542v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080570v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083088v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthe" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080131v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083092v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deller" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083075v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083089v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bharali" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083094v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080129v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741561v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741548v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Jang" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Chang" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450227v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Grenier" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451860v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741476v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choy" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741498v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763756v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785669v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718549v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fila" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krysa" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718488v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Jamal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Han" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753214v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789162v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salvador-Levehang" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macron" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789156v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789155v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721786v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbianco" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721799v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salvador-Levehang" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macron" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721805v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quemener" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721857v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alphonse" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721866v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abanades" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legal" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beche" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275109v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452223v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivory" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343292v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Sierra-Salazar" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64127-4.00018-5" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105027v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulin Jean-Pierre" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01735271v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Rios" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01735293v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723708v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160859v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383992v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354987v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080122v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128561v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083061v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212313v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360567v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282395v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361983v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282524v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361969v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361984v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361972v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361821v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282494v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361788v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275191v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204446v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275104v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204460v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275195v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournes" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacchin" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275183v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275160v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204478v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275192v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheraitia" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Satha" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282434v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361762v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128736v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keddam" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128619v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128792v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128733v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128629v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szira" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128794v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128621v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128626v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128740v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137249v2" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidice Vaillant Roca" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04071303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marckens Francoeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla B. Cervantes-Diaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13070672" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04079990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Russo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2023.e00601" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03967704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunhao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04097500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Szyma&#324;ski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Mozia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27225-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwada Deepracha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ogawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118307" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119705" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhta Maimoun," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Djafer," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Djafer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/mwt.2020.11.4.275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haeussler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouannaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.02.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mansas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Atfane-Karfane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brosillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Sananes Israel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane R&#233;biscoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2019.5.657" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roualdes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gurlo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.10.154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2019.03.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4797-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02184369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9050064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Sierra Salazar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.08.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01857450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201700079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02466" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S.J. Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bathfield" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abate" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.12.021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sierra-Salazar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1032-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01954940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02687" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zerrouki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.123" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Youssef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jo&#235;l Kinfack Leoga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djafer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djafer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maimoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iddou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri Mostefai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wej.12218" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. L&#233;pinay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.215" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumejeau Sandrine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brosillon Stephan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501293" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MD8FXBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Tanardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Catana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F.J. Vankelecom" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scarazzini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillerot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT7K0G0S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603086" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3F6LRT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681030v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alc&#226;ntara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Darder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42362" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVNKHD8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357921v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.07.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07MRK080-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Starr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr V. Tarabara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Herrera-Robledo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.050" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aut&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.07.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.05.050" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683213v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vigil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnel Forcade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Adnani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150221" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albouy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cs&#237;k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05990a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548427v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02492-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015050" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7D5FDE91AB4D5092D0FCB20FCAF7B308BC12ADA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511726a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684485v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motuzas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02510-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02506-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jobelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Godon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dussossoy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688599v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;pinay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djourelov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Courouble" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-014-9794-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687538v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502182k" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879466v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Perraud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouessac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.074" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BR4SFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.06.048" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NJ9CB6G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grunenwald" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.029" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBJ8KT3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W02129RP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923562v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5HJ0NXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690426v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M.J. Thien" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.05.025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0F9R50S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709744v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1HZHN9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690111v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.09.007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07CPXLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690596v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Naito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konomi Nitoh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302219a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693847v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hashimoto," TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Sato" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Shimura" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.119.867" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.09.004" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP8GRGJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695790v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frugier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ5431FL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shkolnikov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sidorova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Malakhov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Volkov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-011-9368-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LH3XTXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699407v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2010.1018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X61H0QMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheraitia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Satha" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-009-9300-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N22H5M5R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511683v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thien" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huber" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ang&#233;li" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.04.016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B416KGNZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493712v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthout" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08QP0H1D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696304v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ouagued" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.08.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4TFML89-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430899v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.06.012" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449381v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386209040098" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359707v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pintault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-007-9170-y" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNW8JGZM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359692v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Coiffic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Foa Torres" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273915v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc Rouessac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.08.033" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP6N1ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282257v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.08.055" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WL20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348574v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller-Spitzer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2969803" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317446v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heng" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Yeung" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Schrotter" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.12.038" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMSDLDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359703v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naszalyi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abraham" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sepsi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hild" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801766y" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PNQMNHB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359680v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kovacs" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_2008_123" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W3B9VNPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335650v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Puyrenier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2008.4546933" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807029f" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-06F0P134-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359671v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_2008_091" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TQ38K8QP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569196v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chave" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.044" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F3K5Q5X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359668v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.03.010" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTWZDZWL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.32.103-105" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-M57TJT2D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165746v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.32.213-229" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L5DJRMS8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204177v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.095" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4GPCLZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204167v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.02.009" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCVXH083-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188883v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Nasz&#225;lyi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.07.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F6DPR4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727821v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eue-Soon Jang" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Joon Chang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Gwak" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070656s" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3D12S5DN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165742v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazacu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caraballo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal-Herault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasc-Banu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.32.127-140" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZM569FZW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204163v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202919v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.07.001" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX6TFSZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204413v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128642v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willemin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacroix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sala" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.254" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16GZ5ZBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080017v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klotz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.260" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T54D4PW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186240v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller-Spitzer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.06.004" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P062BM7Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356042v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128571v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080115v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ogawa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimura" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0601234" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P62408PN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080016v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.168" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKB82GD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186248v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.186" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSPR9Z9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186244v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.361" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSWQDWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128563v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128568v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128551v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.05.006" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ9K91JR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179128v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.064" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WNMF6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362139v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Hillhouse" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.261" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89P9WJD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128556v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.024" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7B1BWNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383997v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.039" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83S7DLMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077994v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revol" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusalba" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-005-6768-9" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQZTKZ7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080020v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hyeon Kimb" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grenier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2005.05.002" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV9Q5QLF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080089v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gwak" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komaki" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nishimura" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077997v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.03.018" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCW0NLN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138757v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwak Jihye" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2003.11.012" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQPB35XN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741496v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric N&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2003.10.015" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBWD2BQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741497v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Goswamee" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000023033.75114.2c" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ5RN7J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741494v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049893a" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB5F3XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451624v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1012/S0022-3093(03)00321-1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165442v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(03)00461-X" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P5XWPKV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738625v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031025a" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBXNK52B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740606v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corrias" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kihn" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00265-3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6DQKR43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726388v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0211453" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QVMQMSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144256v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Calvo-Munoz" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bourgoin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b105910f" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Q2FZ0M4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740609v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA8.6" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726404v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00552-0" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K2MPZQV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726390v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idrissi-Kandri" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020237" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727807v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(01)00092-2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D35C5C0651A45545BAA5C74166892E24DCB3BB95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897656v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grosso" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Balkenende" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Albouy" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amenitsch" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm001225b" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897738v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Idrissi-Kandri" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Mansouri" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(00)00413-4" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QQ910G0M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164215v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Albouy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm991198t" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C0V8Q909-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727689v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hovnanian" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)00141-2" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F4AD68F9AD6173F2E5E2FF7E3E47F14D3F4AA1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727687v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a906181i" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164226v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6517" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML69MB35-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727526v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine El Ghadraoui" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(99)00048-8" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64A7A48ECC86E43521547E691446B2C61C1D89F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761516v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835074v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03770703v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouald&#232;s" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766965v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786513v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haeussler" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951794v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775731v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Manga" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Costa" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885981v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Heussler" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855421v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362141v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072354v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pizzoccaro" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guerrero" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068950v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069050v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069043v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068811v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072364v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071771v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Motuzas" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069032v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708441v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Youssef" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bassil" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692525v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708443v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Kinfack" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708440v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakhl" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676111v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710233v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kinfack" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Jamal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Han" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744072v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708445v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710240v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Starr" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Tarabara" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708446v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709168v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerrero" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesemann" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704120v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715349v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Autes" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509095v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737151v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC-MAM.2015.7325636" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715339v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509149v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718672v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720597v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778062v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703287v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Filab" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krysab" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703291v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317741v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317730v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bragdo Smith" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredesen" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317531v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yacou" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317633v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kafrouni" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282335v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204414v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275190v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toth" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204425v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317586v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204430v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383990v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080142v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080150v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernel" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080138v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080575v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080137v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383986v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383987v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383989v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080027v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080588v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacroix" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080616v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080070v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383991v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cs. Toth" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080146v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083107v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080029v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080132v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083078v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080143v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360542v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080570v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083088v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthe" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080131v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083092v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deller" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083075v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083089v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bharali" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083094v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080129v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillade" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083097v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741561v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741548v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Jang" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Chang" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450227v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Grenier" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741476v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choy" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741498v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451860v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763756v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785669v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718549v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fila" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krysa" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718488v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Jamal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Han" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753214v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789162v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salvador-Levehang" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macron" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789156v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789155v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721786v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbianco" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721799v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salvador-Levehang" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macron" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721805v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quemener" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721857v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alphonse" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721866v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abanades" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legal" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beche" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275109v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452223v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivory" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343292v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Sierra-Salazar" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64127-4.00018-5" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105027v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulin Jean-Pierre" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01735271v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Rios" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01735293v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723708v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354987v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160859v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383992v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128561v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080122v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083061v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212313v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360567v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361821v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282524v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361969v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361984v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361972v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282494v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361788v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282395v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361983v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275195v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournes" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacchin" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204460v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275191v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204446v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275104v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275160v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275183v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204478v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275192v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheraitia" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Satha" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282434v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361762v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128621v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128626v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128619v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128792v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128733v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128629v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szira" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128794v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128740v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128736v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keddam" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137249v2" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidice Vaillant Roca" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>