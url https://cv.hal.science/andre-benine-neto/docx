--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -311,200 +311,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Driller Methodology Mitigation of Compensator Induced Vibration of Passive Heave Compensator for Drill Bit in Contact Operation</w:t>
+                <w:t xml:space="preserve">Vertical road profile reconstruction from vehicle embedded-sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Humberto Cuéllar Sánchez</w:t>
+                <w:t xml:space="preserve">Ramon Guridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Yamamoto</w:t>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Benine</w:t>
+                <w:t xml:space="preserve">Andre Benine Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugênio Libório Feitosa Fortaleza</w:t>
+                <w:t xml:space="preserve">Ghazi Bel Haj Ghazi Bel Haj Frej Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Offshore Technology Conference Brasil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4043/32914-MS⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11167-11172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306786v1</w:t>
+                <w:t xml:space="preserve">hal-04492041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling wave ultrasonic piezoelectric motor modelling for the control design of an Automatic Headlight Levelling System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane El Khadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naji Matloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -532,269 +545,256 @@
               <w:t xml:space="preserve">22nd IFAC World Congress: Yokohama, Japan, July 9-14, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6326-6331, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical road profile reconstruction from vehicle embedded-sensors</w:t>
+                <w:t xml:space="preserve">Explaining Driller Methodology Mitigation of Compensator Induced Vibration of Passive Heave Compensator for Drill Bit in Contact Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Guridis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
+                <w:t xml:space="preserve">William Humberto Cuéllar Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Benine Neto</w:t>
+                <w:t xml:space="preserve">Marcio Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Bel Haj Ghazi Bel Haj Frej Frej</w:t>
+                <w:t xml:space="preserve">André Benine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hernette</w:t>
+                <w:t xml:space="preserve">Eugênio Libório Feitosa Fortaleza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11167-11172, </w:t>
+              <w:t xml:space="preserve">Offshore Technology Conference Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4043/32914-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492041v1</w:t>
+                <w:t xml:space="preserve">hal-04306786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and mapping of the road profile from on-board sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Guridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Bel Haj Ghazi Bel Haj Frej Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA VISION International Congres 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIA, Oct 2022, Paris, France</w:t>
@@ -849,77 +849,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation, MED'2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -957,51 +957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant velocity control of an urban autonomous vehicle based on a switching strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ruhnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1091,90 +1091,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modes control for semi-active suspension systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control, IFAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1212,90 +1212,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-modes semi-active suspension control strategy for Peugeot 308 RCZ vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation, MED'2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1467,51 +1467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of observers for vehicle yaw rate estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,77 +1610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2555-2560, </w:t>
@@ -1731,51 +1731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Weighted Multi-Controller for Lateral Guidance of Autonomous Vehicles Using Steering Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of rule-based and machine learning methods for lane change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,411 +1972,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Stability Control system : the CRONE approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRONE control of a pneumatic self-leveling suspension system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monot Nolwenn</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713391v1</w:t>
+                <w:t xml:space="preserve">hal-01713399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionless factors to design hydropneumatic suspension systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Stability Control system : the CRONE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Benine-Neto</w:t>
+                <w:t xml:space="preserve">Monot Nolwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ABCM International Congress of Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707329v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRONE control of a pneumatic self-leveling suspension system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionless factors to design hydropneumatic suspension systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Oustaloup</w:t>
+                <w:t xml:space="preserve">William Humberto Cuellar Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugênio Libório Feitosa Fortaleza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Serrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Benine-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th ABCM International Congress of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713399v1</w:t>
+                <w:t xml:space="preserve">hal-01707329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control for an electro-mechanical anti-lock braking system: the CRONE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2436,90 +2436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE body control under driver inputs through heave velocity regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Serrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t>
@@ -2548,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Affine Par Morceaux Pour Système De Maintien à La Voie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise affine control for fast unmanned ground vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,352 +2819,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant set based vehicle handling improvement at tire saturation using fuzzy output feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vehicle lane keeping control based on piecewise affine regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Aït Oufroukh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Glaser</w:t>
+                <w:t xml:space="preserve">Stefano Scalzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940551⟩</w:t>
+              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington, United States. pp.907-912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2011.6082817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654095v1</w:t>
+                <w:t xml:space="preserve">hal-00654103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle lane keeping control based on piecewise affine regions</w:t>
+                <w:t xml:space="preserve">Piecewise Affine State Feedback Controller for Lane Departure Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2011.6082817⟩</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp.839-844, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654103v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Affine State Feedback Controller for Lane Departure Avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant set based vehicle handling improvement at tire saturation using fuzzy output feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Aït Oufroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Mammar</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zedjiga Yacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp.839-844, </w:t>
+              <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp.1104--1109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654102v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle handling improvement by fuzzy explicit nonlinear tire forces parametrization</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Ait Oufroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3261,529 +3261,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conduite en conditions limite : contrôle d'un modèle non linéaire du véhicule par une approche affine par morceaux via le suivi d'une référence en vitesse de lacet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lane keeping automation at tire saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. (elec. proc.)</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.6466--6471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526023v1</w:t>
+                <w:t xml:space="preserve">hal-00869539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle yaw rate control based on piecewise affine regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, La Jolla, United States. pp.20-25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2010.5548062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lane keeping automation at tire saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
+                <w:t xml:space="preserve">Active steering control based on piecewise affine regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Scalzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Glaser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.5362--5367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/acc.2010.5530763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869539v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active steering control based on piecewise affine regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">La conduite en conditions limite : contrôle d'un modèle non linéaire du véhicule par une approche affine par morceaux via le suivi d'une référence en vitesse de lacet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Mammar</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. (elec. proc.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/acc.2010.5530763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00526028v1</w:t>
+                <w:t xml:space="preserve">hal-00526023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3801,77 +3801,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of The CRONE Automatic Headlight Leveling System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane El Khadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chevrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,330 +3929,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nonlinear friction of passive heave compensator on drilling operation — Part II: Active robust control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugênio Libório Feitosa Fortaleza</w:t>
+                <w:t xml:space="preserve">Automated vehicle lateral guidance using multi-PID steering control and look-ahead point reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Alfredo Ruiz Vargas</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108837⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVAS.2021.118032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186539v1</w:t>
+                <w:t xml:space="preserve">hal-03709960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated vehicle lateral guidance using multi-PID steering control and look-ahead point reference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
+                <w:t xml:space="preserve">Effects of nonlinear friction of passive heave compensator on drilling operation — Part II: Active robust control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Humberto Cuéllar Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugênio Libório Feitosa Fortaleza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Aioun</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alfredo Ruiz Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227, pp.108837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVAS.2021.118032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709960v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nonlinear friction of passive heave compensator on drilling operation — Part I: Modeling and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Humberto Cuéllar Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugênio Libório Feitosa Fortaleza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 213, pp.107743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4299,90 +4299,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of a pneumatic CRONE suspension architecture for ride comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -4424,77 +4424,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyhook and CRONE active suspensions: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (5), pp.243-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4541,90 +4541,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE Body Control with a Pneumatic Self-leveling Suspension System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Serrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.79-96. </w:t>
@@ -4656,204 +4656,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hiérarchisée pour le Contrôle Global du Châssis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New method to find operating points for multi-PID control. Application to vehicle lateral guidance ⁎ ⁎This work took place in the framework of the OpenLab ‘Electronics and Systems for Automotive’ combining IMS laboratory and Groupe PSA company. .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (1), </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.172-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444577v1</w:t>
+                <w:t xml:space="preserve">hal-02453136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de structures de régulation pour le guidage latéral d’un véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,226 +4916,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to find operating points for multi-PID control. Application to vehicle lateral guidance ⁎ ⁎This work took place in the framework of the OpenLab ‘Electronics and Systems for Automotive’ combining IMS laboratory and Groupe PSA company. .</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Approche hiérarchisée pour le Contrôle Global du Châssis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (4), pp.172-177. </w:t>
+              <w:t xml:space="preserve">Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453136v1</w:t>
+                <w:t xml:space="preserve">hal-02444577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive and semi-active heave compensator: Project design methodology and control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Humberto Cuellar Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tássio Melo Linhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugênio Libório Feitosa Fortaleza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5173,90 +5173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reference-based vehicle lateral control for lane departure avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (8), pp.1121-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5543,77 +5543,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de suspension d’un véhicule automobile : dispositif de pilotage des amortisseurs variables par une loi de contrôle commande CRONE Skyhook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,552 +5655,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et système pour déterminer un parcours à accomplir au sein d’un espace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Procédé et système pour déterminer un parcours qu’un véhicule automobile doit accomplir au sein d’un espace pour circuler d’un lieu de départ à un lieu d’arrivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1906315. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1906312. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473839v1</w:t>
+                <w:t xml:space="preserve">hal-02473836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et système pour déterminer un parcours qu’un véhicule automobile doit accomplir au sein d’un espace pour circuler d’un lieu de départ à un lieu d’arrivée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Procédé et système pour déterminer un parcours à accomplir au sein d’un espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1906312. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1906315. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473836v1</w:t>
+                <w:t xml:space="preserve">hal-02473839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et système pour déterminer un parcours à accomplir par un véhicule automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Procédé et système pour déterminer un parcours qu’un véhicule automobile doit accomplir au sein d’un espace en fonction d’un objet mobile situé devant lui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1906314. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1906316. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473838v1</w:t>
+                <w:t xml:space="preserve">hal-02473868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et système pour déterminer un parcours qu’un véhicule automobile doit accomplir au sein d’un espace en fonction d’un objet mobile situé devant lui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Procédé et système pour déterminer un parcours à accomplir par un véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1906316. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1906314. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473868v1</w:t>
+                <w:t xml:space="preserve">hal-02473838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détermination d’un changement de voie d’un véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6225,255 +6225,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspension pneumatique Confort multi cellules, arrangement parallèle de cellules RC série</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Suspension pneumatique Confort multi cellules, arrangement cascade de cellules RC gamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1873829. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1873849. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472801v1</w:t>
+                <w:t xml:space="preserve">hal-02472812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspension pneumatique Confort multi cellules, arrangement cascade de cellules RC gamma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Suspension pneumatique Confort multi cellules, arrangement parallèle de cellules RC série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1873849. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1873829. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472812v1</w:t>
+                <w:t xml:space="preserve">hal-02472801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6491,103 +6491,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la suspension CRONE Hydractive à la suspension CRONE pneumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6622,77 +6622,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des lois de commande de la suspension par la mutualisation des capteurs mis à disposition par les Aides à la Conduite (ADAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6800,51 +6800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ACE672F"/>
+    <w:nsid w:val="65325EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7031,51 +7031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-benine-neto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0481-8761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165885432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bellamri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benine-Neto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bel Haj Frej" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aioun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humberto Cu&#233;llar S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Yamamoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Lib&#243;rio Feitosa Fortaleza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/32914-MS" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane El Khadri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Matloub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevri&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.797" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Guridis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine Neto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Ghazi Bel Haj Frej Frej" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hernette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.837" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hamrouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Frej" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine-Neto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruhnke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruhnke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010444800002932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Monot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8443050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monot Nolwenn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humberto Cuellar Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine-Neto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Serrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385675" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314735" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma A&#239;t Oufroukh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedjiga Yacine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Glaser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940551" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scalzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082817" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940496" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Oufroukh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2011.5968442" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-Lepine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5530763" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevrie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whilk Marcelino Gon&#231;alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.513" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Ruiz Vargas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108837" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2021.118032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107743" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2019.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0281" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssio Melo Linhares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.783220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Farshad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(03)00103-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-benine-neto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0481-8761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165885432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bellamri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benine-Neto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bel Haj Frej" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aioun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Guridis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine Neto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Ghazi Bel Haj Frej Frej" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hernette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.837" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane El Khadri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Matloub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevri&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.797" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humberto Cu&#233;llar S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Yamamoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Lib&#243;rio Feitosa Fortaleza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/32914-MS" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hamrouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Frej" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine-Neto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruhnke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruhnke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010444800002932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Monot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8443050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Serrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monot Nolwenn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humberto Cuellar Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine-Neto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385675" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314735" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scalzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma A&#239;t Oufroukh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedjiga Yacine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Glaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Oufroukh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2011.5968442" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-Lepine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5530763" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevrie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whilk Marcelino Gon&#231;alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.513" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2021.118032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Ruiz Vargas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108837" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107743" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2019.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssio Melo Linhares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.783220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Farshad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(03)00103-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473839v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>