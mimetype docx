--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -817,472 +817,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of low-frequency comfort through the design of CRONE-SkyHook suspension systems</w:t>
+                <w:t xml:space="preserve">Fault tolerant velocity control of an urban autonomous vehicle based on a switching strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Hamrouni</w:t>
+                <w:t xml:space="preserve">Mélodie Ruhnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Bel Haj Frej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
+                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Moze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation, MED'2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Saint Raphaël, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2020, Saint Raphaël, France. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544110v1</w:t>
+                <w:t xml:space="preserve">hal-02544111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant velocity control of an urban autonomous vehicle based on a switching strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Ruhnke</w:t>
+                <w:t xml:space="preserve">Multi-modes control for semi-active suspension systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hernette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation, MED'2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control, IFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544111v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modes control for semi-active suspension systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-modes semi-active suspension control strategy for Peugeot 308 RCZ vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th World Congress of the International Federation of Automatic Control, IFAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation, MED'2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517775v1</w:t>
+                <w:t xml:space="preserve">hal-02544109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-modes semi-active suspension control strategy for Peugeot 308 RCZ vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of low-frequency comfort through the design of CRONE-SkyHook suspension systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1290,51 +1290,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Mediterranean Conference on Control and Automation, MED'2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544109v1</w:t>
+                <w:t xml:space="preserve">hal-02544110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Stability through Lyapunov Theory and Passivity following a FDI on a Velocity Control System</w:t>
               </w:r>
@@ -1480,77 +1480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Changshu, France. pp.1925-1930, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1597,77 +1597,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical approach for Global Chassis Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1712,287 +1712,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Weighted Multi-Controller for Lateral Guidance of Autonomous Vehicles Using Steering Control</w:t>
+                <w:t xml:space="preserve">Comparison of rule-based and machine learning methods for lane change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 26th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2018 21st International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, HI, United States. pp.198-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2018.8443050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444582v1</w:t>
+                <w:t xml:space="preserve">hal-02452838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rule-based and machine learning methods for lane change detection</w:t>
+                <w:t xml:space="preserve">Design of a Weighted Multi-Controller for Lateral Guidance of Autonomous Vehicles Using Steering Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 21st International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Maui, HI, United States. pp.198-203, </w:t>
+              <w:t xml:space="preserve">2018 26th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2018.8443050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452838v1</w:t>
+                <w:t xml:space="preserve">hal-02444582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE control of a pneumatic self-leveling suspension system</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,77 +2129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2449,51 +2449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,360 +2542,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle Affine Par Morceaux Pour Système De Maintien à La Voie</w:t>
+                <w:t xml:space="preserve">Piecewise affine control for fast unmanned ground vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Mammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lusetti</w:t>
+                <w:t xml:space="preserve">Christophe Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Intelligent Robots and Systems (IROS), 2012 IEEE/RSJ International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.3673-3678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870034v1</w:t>
+                <w:t xml:space="preserve">hal-00870014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise affine control for fast unmanned ground vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Benine-Neto</w:t>
+                <w:t xml:space="preserve">Piecewise affine output feedback controller for vehicle lane keeping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grand</w:t>
+                <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Intelligent Robots and Systems (IROS), 2012 IEEE/RSJ International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.3673-3678, </w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.6533-6538, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870014v1</w:t>
+                <w:t xml:space="preserve">hal-00866996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise affine output feedback controller for vehicle lane keeping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
+                <w:t xml:space="preserve">Contrôle Affine Par Morceaux Pour Système De Maintien à La Voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Mammar</w:t>
+                <w:t xml:space="preserve">Said Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866996v1</w:t>
+                <w:t xml:space="preserve">hal-00870034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle lane keeping control based on piecewise affine regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Washington, United States. pp.907-912, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,64 +2929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Affine State Feedback Controller for Lane Departure Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp.839-844, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3033,77 +3033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant set based vehicle handling improvement at tire saturation using fuzzy output feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Aït Oufroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zedjiga Yacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,64 +3150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle handling improvement by fuzzy explicit nonlinear tire forces parametrization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,103 +3267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lane keeping automation at tire saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.6466--6471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3382,369 +3382,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle yaw rate control based on piecewise affine regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Active steering control based on piecewise affine regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Scalzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Mammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lepine</w:t>
+                <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, La Jolla, United States. pp.20-25, </w:t>
+              <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.5362--5367, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2010.5548062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/acc.2010.5530763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709975v1</w:t>
+                <w:t xml:space="preserve">hal-00526028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active steering control based on piecewise affine regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vehicle yaw rate control based on piecewise affine regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Benine-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Mammar</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.5362--5367, </w:t>
+              <w:t xml:space="preserve">2010 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Jolla, United States. pp.20-25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/acc.2010.5530763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2010.5548062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526028v1</w:t>
+                <w:t xml:space="preserve">hal-03709975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite en conditions limite : contrôle d'un modèle non linéaire du véhicule par une approche affine par morceaux via le suivi d'une référence en vitesse de lacet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4411,77 +4411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyhook and CRONE active suspensions: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,77 +4688,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (4), pp.172-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4818,77 +4818,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4922,90 +4922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche hiérarchisée pour le Contrôle Global du Châssis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5199,77 +5199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (3), pp.284-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5303,77 +5303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise affine control for lane departure avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scalzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5556,90 +5556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de suspension d’un véhicule automobile : dispositif de pilotage des amortisseurs variables par une loi de contrôle commande CRONE Skyhook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2003817. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -5687,77 +5687,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1906312. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5801,77 +5801,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1906315. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5915,77 +5915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1906316. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6029,77 +6029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monot Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1906314. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6111,369 +6111,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de détermination d’un changement de voie d’un véhicule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Aioun</w:t>
+                <w:t xml:space="preserve">Suspension pneumatique Confort multi cellules, arrangement cascade de cellules RC gamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 1860097. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 1873849. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472793v1</w:t>
+                <w:t xml:space="preserve">hal-02472812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspension pneumatique Confort multi cellules, arrangement cascade de cellules RC gamma</w:t>
+                <w:t xml:space="preserve">Suspension pneumatique Confort multi cellules, arrangement parallèle de cellules RC série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1873849. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1873829. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472812v1</w:t>
+                <w:t xml:space="preserve">hal-02472801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspension pneumatique Confort multi cellules, arrangement parallèle de cellules RC série</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
+                <w:t xml:space="preserve">Procédé et dispositif de détermination d’un changement de voie d’un véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monot Nolwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 1873829. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 1860097. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472801v1</w:t>
+                <w:t xml:space="preserve">hal-02472793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6530,51 +6530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6609,77 +6609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des lois de commande de la suspension par la mutualisation des capteurs mis à disposition par les Aides à la Conduite (ADAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Benine-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hernette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6800,51 +6800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65325EBF"/>
+    <w:nsid w:val="B4094D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7031,51 +7031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-benine-neto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0481-8761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165885432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bellamri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benine-Neto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bel Haj Frej" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aioun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Guridis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine Neto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Ghazi Bel Haj Frej Frej" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hernette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.837" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane El Khadri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Matloub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevri&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.797" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humberto Cu&#233;llar S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Yamamoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Lib&#243;rio Feitosa Fortaleza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/32914-MS" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hamrouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Frej" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine-Neto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruhnke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruhnke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010444800002932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Monot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8443050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Serrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monot Nolwenn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humberto Cuellar Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine-Neto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385675" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314735" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scalzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma A&#239;t Oufroukh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedjiga Yacine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Glaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Oufroukh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2011.5968442" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-Lepine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5530763" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevrie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whilk Marcelino Gon&#231;alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.513" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2021.118032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Ruiz Vargas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108837" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107743" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2019.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssio Melo Linhares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.783220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Farshad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(03)00103-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473839v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-benine-neto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0481-8761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165885432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bellamri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benine-Neto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bel Haj Frej" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aioun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Guridis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine Neto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Ghazi Bel Haj Frej Frej" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hernette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.837" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane El Khadri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Matloub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevri&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.797" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humberto Cu&#233;llar S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Yamamoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Lib&#243;rio Feitosa Fortaleza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/32914-MS" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruhnke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Frej" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hamrouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruhnke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010444800002932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Monot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8443050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Serrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monot Nolwenn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Humberto Cuellar Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine-Neto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314735" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scalzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma A&#239;t Oufroukh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedjiga Yacine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Glaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Oufroukh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2011.5968442" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5530763" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-Lepine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevrie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whilk Marcelino Gon&#231;alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.513" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2021.118032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Ruiz Vargas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108837" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107743" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2019.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssio Melo Linhares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.783220" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Farshad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(03)00103-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473839v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>