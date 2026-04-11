--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1678,406 +1678,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reaction kinetics and mesh refinement on the numerical modelling of concrete/clay interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility of arsenic in the sub-surface environment: An integrated hydrogeochemical study and sorption model of the sandy aquifer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+                <w:t xml:space="preserve">Bibhash Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudipta Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doris Stuben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debashis Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 364 (1-2), p. 58-72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.013⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 364 (3-4), pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512711v1</w:t>
+                <w:t xml:space="preserve">insu-00447507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of As(III) in groundwater: An energetically driven model tested on Bengal delta sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (13), pp.A178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of arsenic in the sub-surface environment: An integrated hydrogeochemical study and sorption model of the sandy aquifer materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bibhash Nath</w:t>
+                <w:t xml:space="preserve">Influence of reaction kinetics and mesh refinement on the numerical modelling of concrete/clay interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudipta Chakraborty</w:t>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Stuben</w:t>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debashis Chatterjee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 364 (3-4), pp.236-248. </w:t>
+              <w:t xml:space="preserve">, 2009, 364 (1-2), p. 58-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00447507v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-scale dynamic leaching of a municipal solid waste incineration ash</w:t>
               </w:r>
@@ -2191,307 +2191,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of arsenic and iron release from ferrihydrite suspension under reducing conditions: a biogeochemical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of waste generated during lead recycling: An integrated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Piantone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1467-4866-8-12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139 (3), pp.430-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00345482v1</w:t>
+                <w:t xml:space="preserve">hal-03647099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of waste generated during lead recycling: An integrated study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoupling of arsenic and iron release from ferrihydrite suspension under reducing conditions: a biogeochemical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
+                <w:t xml:space="preserve">Philippe Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Piantone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chateau</w:t>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.055⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.NIL_1-NIL_18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1467-4866-8-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03647099v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00345482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixiviation multi-échelles de cendres d'incinération d'ordures ménagères</w:t>
               </w:r>
@@ -5801,51 +5801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="956A9C37"/>
+    <w:nsid w:val="041490E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6032,51 +6032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-burnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7752-5102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04086025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03364278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02162013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifam&#232; Koudogbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45302-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-018-9758-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2016-065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.08.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNPS1TKL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01116237v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.01.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00693293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.04.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7N72RVG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.11.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00521988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es100280h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1KLM9M5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhash Nath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chakraborty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Stuben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Chatterjee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5QRVMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brons-Laot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2007.07.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-8-12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW3VB62K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Brons-Laot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1843" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00127-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05162778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;bay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Leon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03408763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02325242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudogbo Fifam&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Gravaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01437090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanoudheusden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01022952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00903916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722057v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581251v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Bourdoiseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05006517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04058080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8363" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02102874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Fumagalli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01525067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12554.72640" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00805377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04481397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_64" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119451174.ch13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05371604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pascault Gauci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blaizot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765068v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fillacier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-burnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7752-5102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04086025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03364278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02162013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifam&#232; Koudogbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45302-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-018-9758-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2016-065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.08.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNPS1TKL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01116237v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.01.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00693293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.04.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7N72RVG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.11.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00521988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es100280h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhash Nath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chakraborty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Stuben" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Chatterjee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5QRVMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1KLM9M5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brons-Laot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2007.07.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW3VB62K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-8-12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Brons-Laot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1843" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00127-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05162778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;bay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Leon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03408763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02325242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudogbo Fifam&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Gravaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01437090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanoudheusden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01022952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00903916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722057v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581251v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Bourdoiseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05006517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04058080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8363" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02102874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Fumagalli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01525067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12554.72640" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00805377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04481397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_64" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119451174.ch13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05371604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pascault Gauci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blaizot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765068v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fillacier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>