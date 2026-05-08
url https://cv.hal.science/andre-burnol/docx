--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -823,248 +823,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing subsurface energy exploitation strategies by considering seismic risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hideo Aochi</w:t>
+                <w:t xml:space="preserve">Experimental Column Setup for Studying Anaerobic Biogeochemical Interactions Between Iron (Oxy)Hydroxides, Trace Elements, and Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Guénan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Burnol</w:t>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petroleum Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/petgeo2016-065⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/56240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849338v1</w:t>
+                <w:t xml:space="preserve">hal-01849367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Column Setup for Studying Anaerobic Biogeochemical Interactions Between Iron (Oxy)Hydroxides, Trace Elements, and Bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Developing subsurface energy exploitation strategies by considering seismic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideo Aochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Guénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, </w:t>
+              <w:t xml:space="preserve">Petroleum Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.298 - 305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/56240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/petgeo2016-065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849367v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury mobilization and speciation linked to bacterial iron oxide and sulfate reduction: A column study to mimic reactive transfer in an anoxic aquifer</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of arsenic sulphide from acidic water in a fixed film bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1678,406 +1678,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of arsenic in the sub-surface environment: An integrated hydrogeochemical study and sorption model of the sandy aquifer materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release of As(III) in groundwater: An energetically driven model tested on Bengal delta sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibhash Nath</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.025⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (13), pp.A178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00447507v1</w:t>
+                <w:t xml:space="preserve">insu-00446911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of As(III) in groundwater: An energetically driven model tested on Bengal delta sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of reaction kinetics and mesh refinement on the numerical modelling of concrete/clay interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Charlet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 364 (1-2), p. 58-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00446911v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reaction kinetics and mesh refinement on the numerical modelling of concrete/clay interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+                <w:t xml:space="preserve">Mobility of arsenic in the sub-surface environment: An integrated hydrogeochemical study and sorption model of the sandy aquifer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibhash Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+                <w:t xml:space="preserve">Sudipta Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Giffaut</w:t>
+                <w:t xml:space="preserve">Doris Stuben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debashis Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 364 (1-2), p. 58-72. </w:t>
+              <w:t xml:space="preserve">, 2009, 364 (3-4), pp.236-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512711v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00447507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-scale dynamic leaching of a municipal solid waste incineration ash</w:t>
               </w:r>
@@ -2191,307 +2191,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of waste generated during lead recycling: An integrated study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoupling of arsenic and iron release from ferrihydrite suspension under reducing conditions: a biogeochemical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
+                <w:t xml:space="preserve">Françis Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Piantone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chateau</w:t>
+                <w:t xml:space="preserve">Philippe Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.055⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.NIL_1-NIL_18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1467-4866-8-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647099v1</w:t>
+                <w:t xml:space="preserve">insu-00345482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of arsenic and iron release from ferrihydrite suspension under reducing conditions: a biogeochemical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of waste generated during lead recycling: An integrated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Piantone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Dictor</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139 (3), pp.430-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1467-4866-8-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00345482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixiviation multi-échelles de cendres d'incinération d'ordures ménagères</w:t>
               </w:r>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Guénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des capacités de stockage géologique de CO2 dans le Bassin de Paris – Projet EVASTOCO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Guénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3768,217 +3768,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières estimations du potentiel de stockage du CO2 sous forme d'hydrates de gaz dans les formations sédimentaires du Golfe de Gascogne et de la Mer Celtique (offshore profond)</w:t>
+                <w:t xml:space="preserve">CO2 storage capacity as sediment-hosted gas hydrates in the area of the celtic sea and the bay of Biscay : first modeling results and experimental research roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Leynet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. in-press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022952v1</w:t>
+                <w:t xml:space="preserve">hal-00996449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 storage capacity as sediment-hosted gas hydrates in the area of the celtic sea and the bay of Biscay : first modeling results and experimental research roadmap</w:t>
+                <w:t xml:space="preserve">Premières estimations du potentiel de stockage du CO2 sous forme d'hydrates de gaz dans les formations sédimentaires du Golfe de Gascogne et de la Mer Celtique (offshore profond)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Livio Ruffine</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Leynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. in-press</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996449v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and sulfur biogeochemical processes involved in mercury mobility and speciation in an artificial aquifer</w:t>
               </w:r>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Leynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOUGH symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.Session IX: Carbon Dioxide Storage III</w:t>
@@ -4807,51 +4807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development potential for onshore CO2 geological storage in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Czernichowski-Lauriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Audigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,64 +5036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Audigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Leynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5801,51 +5801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="041490E8"/>
+    <w:nsid w:val="82E27B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6032,51 +6032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-burnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7752-5102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04086025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03364278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02162013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifam&#232; Koudogbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45302-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-018-9758-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2016-065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.08.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNPS1TKL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01116237v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.01.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00693293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.04.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7N72RVG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.11.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00521988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es100280h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhash Nath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chakraborty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Stuben" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Chatterjee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5QRVMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1KLM9M5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brons-Laot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2007.07.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW3VB62K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-8-12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Brons-Laot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1843" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00127-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05162778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;bay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Leon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03408763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02325242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudogbo Fifam&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Gravaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01437090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanoudheusden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01022952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00903916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722057v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581251v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Bourdoiseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05006517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04058080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8363" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02102874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Fumagalli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01525067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12554.72640" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00805377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04481397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_64" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119451174.ch13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05371604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pascault Gauci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blaizot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765068v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fillacier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-burnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7752-5102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04086025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03364278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02162013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Aochi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifam&#232; Koudogbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45302-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-018-9758-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gu&#233;nan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2016-065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.08.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNPS1TKL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01116237v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.01.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00693293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.04.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7N72RVG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.11.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00521988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es100280h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1KLM9M5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhash Nath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chakraborty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Stuben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Chatterjee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5QRVMTV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brons-Laot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2007.07.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1467-4866-8-12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW3VB62K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Brons-Laot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1843" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00127-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05162778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;bay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Leon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03408763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02325242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudogbo Fifam&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Gravaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01437090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delatre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanoudheusden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01022952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00903916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00722057v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581251v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Bourdoiseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05006517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04058080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8363" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02102874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Fumagalli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01525067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czernichowski-Lauriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12554.72640" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00805377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04481397v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_64" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01970520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119451174.ch13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05371604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pascault Gauci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chepy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blaizot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765068v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fillacier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>