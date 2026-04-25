--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -471,1904 +471,1904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Reactivity of OH Radicals With Ammonia (NH3) and Methylamine (CH3NH2) at Around 22 K</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Albaladejo</w:t>
+                <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Jimenez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.N. Illmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Patroescu-Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspas.2021.802297⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13020291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592640v1</w:t>
+                <w:t xml:space="preserve">hal-03596276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Ozone Reaction Kinetics of C-5-C-8 Unsaturated Alcohols of Biogenic Interest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction of OH radicals with CH3NH2 in the gas phase: experimental (11.7-177.5 K) and computed rate coefficients (10-1000 K)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiu Roman</w:t>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaya Bejaoui</w:t>
+                <w:t xml:space="preserve">Anxo Lema-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Aloui</w:t>
+                <w:t xml:space="preserve">Sara Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Martinez-Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fernandez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02805⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.23593-23601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03414j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772466v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of OH radicals with CH3NH2 in the gas phase: experimental (11.7-177.5 K) and computed rate coefficients (10-1000 K)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anxo Lema-Saavedra</w:t>
+                <w:t xml:space="preserve">Gas-Phase Ozone Reaction Kinetics of C-5-C-8 Unsaturated Alcohols of Biogenic Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Espinosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilio Martinez-Nunez</w:t>
+                <w:t xml:space="preserve">Cornelia Amarandei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Fernandez-Ramos</w:t>
+                <w:t xml:space="preserve">Claudiu Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bejaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03414j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (27), pp.4413-4423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796821v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and Products Study of the Atmospheric Degradation of trans-2-Hexenal with Cl Atoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Antinolo</w:t>
+                <w:t xml:space="preserve">Gas-Phase Reactivity of OH Radicals With Ammonia (NH3) and Methylamine (CH3NH2) at Around 22 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele El Dib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c05060⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.802297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2021.802297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827356v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased airborne transmission of COVID-19 with new variants, implications for health policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
+                <w:t xml:space="preserve">Kinetic and Products Study of the Atmospheric Degradation of trans-2-Hexenal with Cl Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antinolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (39), pp.6973-6983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c05060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711130v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: RNA world hypothesis and the origin of life: Astrochemistry perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Canosa</w:t>
+                <w:t xml:space="preserve">Increased airborne transmission of COVID-19 with new variants, implications for health policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Leisawitz</w:t>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspas.2022.989509⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.109132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810629v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: RNA world hypothesis and the origin of life: Astrochemistry perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Illmann</w:t>
+                <w:t xml:space="preserve">A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Patroescu-Klotz</w:t>
+                <w:t xml:space="preserve">A. Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. El Dib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Leisawitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.291. </w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.989509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13020291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2022.989509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596276v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t>
+                <w:t xml:space="preserve">The impact of water vapor on the OH reactivity toward CH3CHO at ultra-low temperatures (21.7-135.0 K): Experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durif</w:t>
+                <w:t xml:space="preserve">E.M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">D. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Messinger</w:t>
+                <w:t xml:space="preserve">S. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">B. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (3), pp.034306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0054859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195931v1</w:t>
+                <w:t xml:space="preserve">hal-03334288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple quantitative assessment of the outdoor versus indoor airborne transmission of viruses and COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.R. Rowe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">J.M. Drouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 198, pp.111189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the gas-phase reaction between Cl atoms and trans-2-pentenal: Kinetics, products and SOA formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antiñolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 276, pp.130193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase ozonolysis of trans-2-hexenal: Kinetics, products, mechanism and SOA formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. El Dib</w:t>
+                <w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Messinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118344⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225394v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of water vapor on the OH reactivity toward CH3CHO at ultra-low temperatures (21.7-135.0 K): Experiments and theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Gas-phase ozonolysis of trans-2-hexenal: Kinetics, products, mechanism and SOA formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Illmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Patroescu-Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155 (3), pp.034306. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.118344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0054859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334288v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-phase kinetics of CH3CHO with OH radicals between 11.7 and 177.5 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">Sergio Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Elias M. Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (36), pp.20562-20572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp03203d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541180v1</w:t>
+                <w:t xml:space="preserve">hal-02996127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase kinetics of CH3CHO with OH radicals between 11.7 and 177.5 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+                <w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Amarandei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias M. Neeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelino Agúndez</w:t>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (36), pp.20562-20572. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp03203d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996127v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase reactivity of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OH toward OH at interstellar temperatures (11.7-177.5 K) Experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ocaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2419,90 +2419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Investigation on the OH + CH3C(O)CH3 Reaction at Interstellar Temperatures (T = 11.7-64.4 K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2547,412 +2547,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Phase Reactivity of the CN Radical with Methyl Amines at Low Temperatures (23–297 K): A Combined Experimental and Theoretical Investigation</w:t>
+                <w:t xml:space="preserve">Full dimensional potential energy surface and low temperature dynamics of the H2CO + OH → HCO + H2O reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Sleiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+                <w:t xml:space="preserve">A. Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahbia Talbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. del Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00098⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.5415-5426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05307j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909793v1</w:t>
+                <w:t xml:space="preserve">hal-01739981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full dimensional potential energy surface and low temperature dynamics of the H2CO + OH → HCO + H2O reaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature kinetics and theoretical studies of the reaction CN + CH3NH2 A potential source of cyanamide and methyl cyanamide in the interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aguado</w:t>
+                <w:t xml:space="preserve">C. Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roncero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Jiménez</w:t>
+                <w:t xml:space="preserve">M. Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Skouteris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (8), pp.5415-5426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp05307j⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.5478-5489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05746f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739981v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics and theoretical studies of the reaction CN + CH3NH2 A potential source of cyanamide and methyl cyanamide in the interstellar medium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas Phase Reactivity of the CN Radical with Methyl Amines at Low Temperatures (23–297 K): A Combined Experimental and Theoretical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Skouteris</w:t>
+                <w:t xml:space="preserve">Chantal Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Balucani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (8), pp.5478-5489. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (10), pp.1047 - 1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp05746f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739977v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Methanol dimer formation drastically enhances hydrogen abstraction from methanol by OH at low temperature&amp;quot; by W. Siebrand, Z. Smedarchina, E. Martínez-Núñez and A. Fernández-Ramos, Phys. Chem. Chem. Phys., 2016, 18, 22712</w:t>
               </w:r>
@@ -3085,90 +3085,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase kinetics of the OH + CH3CH2OH reaction at temperatures of the interstellar medium ( T = 21-107 K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ocaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (8), pp.5865-5873. </w:t>
@@ -3200,278 +3200,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Gas-phase OH+H2CO Reaction a Source of HCO in Interstellar Cold Dark Clouds? A Kinetic, Dynamic, and Modeling Study</w:t>
+                <w:t xml:space="preserve">Uniform Supersonic Chemical Reactors: 30 Years of Astrochemical History and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Ocana</w:t>
+                <w:t xml:space="preserve">Alexey Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jimenez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (30), pp.8618--8640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa93d9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201611240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681152v1</w:t>
+                <w:t xml:space="preserve">hal-01578401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Supersonic Chemical Reactors: 30 Years of Astrochemical History and Future Challenges</w:t>
+                <w:t xml:space="preserve">Is the Gas-phase OH+H2CO Reaction a Source of HCO in Interstellar Cold Dark Clouds? A Kinetic, Dynamic, and Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Potapov</w:t>
+                <w:t xml:space="preserve">A. J. Ocana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antiñolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (30), pp.8618--8640. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201611240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa93d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578401v1</w:t>
+                <w:t xml:space="preserve">hal-01681152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigations of the kinetics and mechanism of the Cl + 4-hydroxy-4-methyl-2-pentanone reaction</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mano Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ocaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antinolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,90 +3725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of OH and CH3OH between 22 and 64 K: Modelling the Gas Phase Production of CH3O in Barnard 1B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Dependent Low Temperature Kinetics for CN + CH3CN: Competition between Chemical Reaction and van der Waals Complex Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, PCCP, 18 (22), pp.15118-15132. </w:t>
@@ -4006,51 +4006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of the dramatic enhancement of the reactivity of methyl formate (HC(O)OCH3) with OH at temperatures of the interstellar medium: A gas-phase kinetic study between 22 K and 64 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,64 +4123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a pulsed uniform supersonic gas expansion system based on an aerodynamic chopper for gas phase reaction kinetic studies at ultra-low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4270,90 +4270,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental and Theoretical Study of the Kinetics of the Reaction between 3-Hydroxy-3-Methyl-2-Butanone and OH radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mano Priya Angappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (34), pp.26559 - 26568. </w:t>
@@ -4391,77 +4391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and Mechanism of the Tropospheric Reaction of 3-Hydroxy-3-methyl-2-butanone with CI Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,412 +4653,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric degradation of 4-hydroxy 4-methyl 2-pentanone with OH in the gas phase at 297 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">First experimental determination of the absolute gas-phase rate coefficient for the reaction of OH with 4-hydroxy-2-butanone (4H2B) at 294 K by vapor pressure measurements of 4H2B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabet Antoine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (1), pp.117-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3074909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854182v1</w:t>
+                <w:t xml:space="preserve">hal-00805870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Dutuit</w:t>
+                <w:t xml:space="preserve">Atmospheric degradation of 4-hydroxy 4-methyl 2-pentanone with OH in the gas phase at 297 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tabet Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.502-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785318v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental determination of the absolute gas-phase rate coefficient for the reaction of OH with 4-hydroxy-2-butanone (4H2B) at 294 K by vapor pressure measurements of 4H2B.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Travers</w:t>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Courbe</w:t>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (1), pp.117-25. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 204 (2), 20 (45 pp.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3074909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805870v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crossed Molecular Beam, Low-temperature Kinetics, and Theoretical Investigation of the Reaction of the Cyano Radical (CN) with 1,3-butadiene (C4H6). A Route to Complex Nitrogen-bearing Molecules in Low-temperature Extraterrestrial Environments</w:t>
               </w:r>
@@ -5318,173 +5318,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature kinetics: the association of OH radicals with O2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 224 (7-8), pp.949-965. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (39), pp.12702-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00591f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657790v1</w:t>
+                <w:t xml:space="preserve">hal-00733135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5506,257 +5518,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 328 (5983), pp.1258-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (15), pp.3666-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657405v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5788,1139 +5800,1127 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 147, pp.155-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3666-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657419v1</w:t>
+                <w:t xml:space="preserve">hal-00657405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical dynamics, kinetics, and theoretical study on the reaction of the cyano radical (CN; X(2)Sigma+) with phenylacetylene (C6H5CCH; X(1)A1).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (31), pp.8737-49. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (7-8), pp.949-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b925072g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00733144v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry: Measurements on atom - H-2 reactions at very low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chemical dynamics, kinetics, and theoretical study on the reaction of the cyano radical (CN; X(2)Sigma+) with phenylacetylene (C6H5CCH; X(1)A1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (31), pp.8737-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b925072g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073298v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry: Measurements on atom - H-2 reactions at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+                <w:t xml:space="preserve">Sebastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 239 (1), pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657832v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics: the association of OH radicals with O2.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+                <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp00591f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (20), pp.203201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.203201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00733135v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of organosulfur products (thiovinoxy, thioketene and thioformyl) in crossed-beam experiments and low temperature rate coefficients for the reaction S(1D) + C2H4.</w:t>
+                <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Leonori</w:t>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Petrucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Balucani</w:t>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzio Rosi</w:t>
+                <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (23), pp.4701-6. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (42), pp.11227-11237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b900059c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662467v1</w:t>
+                <w:t xml:space="preserve">hal-00439322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of organosulfur products (thiovinoxy, thioketene and thioformyl) in crossed-beam experiments and low temperature rate coefficients for the reaction S(1D) + C2H4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Leonori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hébrard</w:t>
+                <w:t xml:space="preserve">Raffaele Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pernot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bergeat</w:t>
+                <w:t xml:space="preserve">Marzio Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (23), pp.4701-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b900059c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00439322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed-beam dynamics, low-temperature kinetics, and theoretical studies of the reaction S(1D) + C2H4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzio Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (52), pp.15328-45. </w:t>
@@ -7356,302 +7356,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the intersystem crossing and reactions of C2(X1Sigmag+) and C2(a3Pi(u)) with O2 and NO at very low temperature (24-300 K).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110 (9), pp.3121-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0544787⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653287v1</w:t>
+                <w:t xml:space="preserve">hal-00653283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">An experimental study of the intersystem crossing and reactions of C2(X1Sigmag+) and C2(a3Pi(u)) with O2 and NO at very low temperature (24-300 K).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.3121-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0544787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653283v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reaction of anthracene with OH radicals: An experimental study of the kinetics between 58 and 470K</w:t>
               </w:r>
@@ -8029,51 +8029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients and integral cross-sections for the reaction of B(2PJ) atoms with acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Geppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Goulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8290,436 +8290,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the reactivity of the silicon atom Si(3PJ) towards O2 and NO molecules at very low temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A consensus view of the temperature dependence of the gas phase reaction: OH + HBr -&amp;gt; H2O + Br</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Reignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Stoecklin</w:t>
+                <w:t xml:space="preserve">Veronica Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b201374f⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (6), pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.10056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160191v1</w:t>
+                <w:t xml:space="preserve">hal-02160182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 117 (22), pp.10109-10120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus view of the temperature dependence of the gas phase reaction: OH + HBr -&amp;gt; H2O + Br</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Picard</w:t>
+                <w:t xml:space="preserve">A comparative study of the reactivity of the silicon atom Si(3PJ) towards O2 and NO molecules at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34 (6), pp.339-344. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (15), pp.3659-3664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.10056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b201374f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160182v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron attachment in HBr and HCl</w:t>
               </w:r>
@@ -9288,51 +9288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9392,77 +9392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9513,51 +9513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate constant calculations for atom–diatom reaction involving an open-shell atom and a molecule in a Σ electronic state Application to the reaction Al(2P1/2,3/2)+O2(X3Σg-)→AlO(X2Σ+) +O(3P2,1,0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9772,51 +9772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brownsword</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9882,631 +9882,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of the methylidine radical with CH4, C2H2, C2H4, C2H6, and but-1-ene studied between 23 and 295 K with a CRESU apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics over a wide range of temperature (13–744 K): Rate constants for the reactions of CH(ν=0) with H2 and D2 and for the removal of CH(ν=1) by H2 and D2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brownsword</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 106 (18), pp.7662-7677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.473750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160585v1</w:t>
+                <w:t xml:space="preserve">hal-02160576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Radiative Association of CH with H 2 : A Mechanism for Formation of CH 3 in Interstellar Clouds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Stewart</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Kinetics for the Reaction of Al with O 2 at Temperatures between 23 and 295 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/304402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 101 (51), pp.9988-9992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp972122s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160564v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Kinetics for the Reaction of Al with O 2 at Temperatures between 23 and 295 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+                <w:t xml:space="preserve">The Radiative Association of CH with H 2 : A Mechanism for Formation of CH 3 in Interstellar Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brownsword</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 485 (1), pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/304402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp972122s⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02160573v1</w:t>
+                <w:t xml:space="preserve">hal-02160564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics over a wide range of temperature (13–744 K): Rate constants for the reactions of CH(ν=0) with H2 and D2 and for the removal of CH(ν=1) by H2 and D2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactions of the methylidine radical with CH4, C2H2, C2H4, C2H6, and but-1-ene studied between 23 and 295 K with a CRESU apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 323, pp.644-651</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.473750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02160576v1</w:t>
+                <w:t xml:space="preserve">hal-02160585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Constants for the Relaxation of CH(X 2 Π,ν=1) by CO and N 2 at Temperatures from 23 to 584 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10569,51 +10569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FALP and CRESU studies of ionic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,51 +10711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pasquerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11078,77 +11078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for interstellar gas-phase chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 89 (13), pp.2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11188,433 +11188,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination of HCS+ and H3S+ ions studied in a flowing afterglow apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further measurements of the H + 3 ( v =0,1,2) dissociative recombination rate coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B.A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Abouelaziz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.L. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0009-2614(92)86049-N⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 97 (2), pp.1028-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.463282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160543v1</w:t>
+                <w:t xml:space="preserve">hal-02160546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further measurements of the H + 3 ( v =0,1,2) dissociative recombination rate coefficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A further study of HCO + dissociative recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Rowe</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B.A. Mitchell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 97 (2), pp.1028-1037. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.463282⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 96 (2), pp.1105-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.462196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160546v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A further study of HCO + dissociative recombination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Rowe</w:t>
+                <w:t xml:space="preserve">Dissociative recombination of HCS+ and H3S+ ions studied in a flowing afterglow apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 194 (4-6), pp.263-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2614(92)86049-N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.462196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02160548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced fluorescence and vacuum ultraviolet spectroscopic studies of H‐atom production in the dissociative recombination of some protonated ions</w:t>
               </w:r>
@@ -11747,90 +11747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Measurements of H3+ and HCO+ dissociative recombination rate coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rebrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 248 (1), pp.L19-L21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12062,51 +12062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31C18790"/>
+    <w:nsid w:val="5140474D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12293,51 +12293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-canosa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5719-9899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03311420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1709-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04944b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian A. Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Draxler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14061050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albaladejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.802297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Roman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bejaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Aloui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02805" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Lema-Saavedra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Espinosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Ramos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03414j" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antinolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele El Dib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c05060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leisawitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.989509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Rowe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drouffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anti&#241;olo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Neeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballesteros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03203d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Oca&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potapov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00439d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Mazo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05307j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skouteris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05746f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Shannon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Caravan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Blitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Plane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04561a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07868d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ocana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93d9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potapov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611240" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oca&#241;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2238-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01982J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06369h" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Townsend" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918529" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA15664A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5054343" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Antoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805870v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3074909" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Le Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geppert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.01.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95FP1JKR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160191v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reignier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b201374f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9AC53DBAAC4A7624224CFBACBE998B197051FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160469v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Travers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396855" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160499v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708925b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/774AE5A9A9742291610B12B3F64F46EFCD86323D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160585v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160564v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sims" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stewart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/304402" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473750" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160578v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Herbert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Symonds" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp960808z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QR7Z8WRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160560v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Page" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1176(95)04292-S" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HCCGFK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pasquerault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gomet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Parent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2006.01.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160558v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yousif" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogelstad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Paddelec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.4610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160552v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9938902193" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/778FF4B06A99AE32D4A03533E16794BA2BC989D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abouelaziz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Queffelec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(92)86049-N" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/357665D15DB6706AF37084EEBE090254324CC3C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463282" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160548v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462196" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adams" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herd" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoghegan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.460570" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160581v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160537v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Queffelec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.460199" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-canosa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5719-9899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03311420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1709-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04944b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian A. Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Draxler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14061050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Lema-Saavedra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Espinosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03414j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Roman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bejaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Aloui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albaladejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.802297" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antinolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele El Dib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c05060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leisawitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.989509" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Neeman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballesteros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drouffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111189" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anti&#241;olo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03203d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Oca&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potapov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00439d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Mazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05307j" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skouteris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05746f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Shannon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Caravan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Blitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Plane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04561a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07868d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potapov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ocana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93d9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oca&#241;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2238-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01982J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06369h" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Townsend" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918529" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA15664A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5054343" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3074909" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Antoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.057" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Le Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geppert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.01.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95FP1JKR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160191v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reignier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b201374f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9AC53DBAAC4A7624224CFBACBE998B197051FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160469v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Travers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396855" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160499v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708925b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/774AE5A9A9742291610B12B3F64F46EFCD86323D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160576v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sims" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473750" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160564v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stewart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/304402" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160578v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Herbert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Symonds" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp960808z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QR7Z8WRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160560v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Page" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1176(95)04292-S" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HCCGFK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pasquerault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gomet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Parent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2006.01.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160558v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yousif" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogelstad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Paddelec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.4610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160552v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9938902193" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/778FF4B06A99AE32D4A03533E16794BA2BC989D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160546v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Queffelec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463282" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462196" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abouelaziz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(92)86049-N" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/357665D15DB6706AF37084EEBE090254324CC3C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adams" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herd" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoghegan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.460570" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160581v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160537v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Queffelec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.460199" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>