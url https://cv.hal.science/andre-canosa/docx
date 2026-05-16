--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -471,2488 +471,2488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t>
+                <w:t xml:space="preserve">Gas-Phase Reactivity of OH Radicals With Ammonia (NH3) and Methylamine (CH3NH2) at Around 22 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Grira</w:t>
+                <w:t xml:space="preserve">José Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Illmann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13020291⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.802297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2021.802297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596276v1</w:t>
+                <w:t xml:space="preserve">hal-03592640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of OH radicals with CH3NH2 in the gas phase: experimental (11.7-177.5 K) and computed rate coefficients (10-1000 K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxo Lema-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Martinez-Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, pp.23593-23601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2cp03414j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Phase Ozone Reaction Kinetics of C-5-C-8 Unsaturated Alcohols of Biogenic Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Amarandei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Amarandei</w:t>
+                <w:t xml:space="preserve">Oumaya Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (27), pp.4413-4423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c02805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Reactivity of OH Radicals With Ammonia (NH3) and Methylamine (CH3NH2) at Around 22 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
+                <w:t xml:space="preserve">Increased airborne transmission of COVID-19 with new variants, implications for health policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Jimenez</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspas.2021.802297⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.109132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592640v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and Products Study of the Atmospheric Degradation of trans-2-Hexenal with Cl Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antinolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (39), pp.6973-6983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c05060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased airborne transmission of COVID-19 with new variants, implications for health policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Editorial: RNA world hypothesis and the origin of life: Astrochemistry perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Meslem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frantz Rowe</w:t>
+                <w:t xml:space="preserve">D. Leisawitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109132⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.989509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2022.989509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711130v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: RNA world hypothesis and the origin of life: Astrochemistry perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ali</w:t>
+                <w:t xml:space="preserve">J.N. Illmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Canosa</w:t>
+                <w:t xml:space="preserve">I. Patroescu-Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Leisawitz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.989509. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspas.2022.989509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos13020291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810629v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of water vapor on the OH reactivity toward CH3CHO at ultra-low temperatures (21.7-135.0 K): Experiments and theory</w:t>
+                <w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Neeman</w:t>
+                <w:t xml:space="preserve">Olivier Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. González</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blázquez</w:t>
+                <w:t xml:space="preserve">J.P. Messinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ballesteros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0054859⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334288v1</w:t>
+                <w:t xml:space="preserve">hal-03195931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple quantitative assessment of the outdoor versus indoor airborne transmission of viruses and COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.R. Rowe</w:t>
+                <w:t xml:space="preserve">An experimental study of the gas-phase reaction between Cl atoms and trans-2-pentenal: Kinetics, products and SOA formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Drouffe</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 198, pp.111189. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 276, pp.130193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226214v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the gas-phase reaction between Cl atoms and trans-2-pentenal: Kinetics, products and SOA formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple quantitative assessment of the outdoor versus indoor airborne transmission of viruses and COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Antiñolo</w:t>
+                <w:t xml:space="preserve">B.R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jiménez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Drouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130193⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.111189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195966v1</w:t>
+                <w:t xml:space="preserve">hal-03226214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">Gas-phase ozonolysis of trans-2-hexenal: Kinetics, products, mechanism and SOA formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Illmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Patroescu-Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.118344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195931v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase ozonolysis of trans-2-hexenal: Kinetics, products, mechanism and SOA formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. El Dib</w:t>
+                <w:t xml:space="preserve">The impact of water vapor on the OH reactivity toward CH3CHO at ultra-low temperatures (21.7-135.0 K): Experiments and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 253, pp.118344. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (3), pp.034306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0054859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225394v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase kinetics of CH3CHO with OH radicals between 11.7 and 177.5 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Amarandei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Blázquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias M. Neeman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcelino Agúndez</w:t>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp03203d⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996127v1</w:t>
+                <w:t xml:space="preserve">hal-02541180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Amarandei</w:t>
+                <w:t xml:space="preserve">Gas-phase kinetics of CH3CHO with OH radicals between 11.7 and 177.5 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">Elias M. Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Marcelino Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.256. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (36), pp.20562-20572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cp03203d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541180v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reactivity of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OH toward OH at interstellar temperatures (11.7-177.5 K) Experimental and theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Theoretical Investigation on the OH + CH3C(O)CH3 Reaction at Interstellar Temperatures (T = 11.7-64.4 K)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Ocaña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Blázquez</w:t>
+                <w:t xml:space="preserve">A. García-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Potapov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (13), pp.6942-6957. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (9), pp.1873-1883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cp00439d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121499v1</w:t>
+                <w:t xml:space="preserve">hal-02309940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigation on the OH + CH3C(O)CH3 Reaction at Interstellar Temperatures (T = 11.7-64.4 K)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Gas-phase reactivity of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OH toward OH at interstellar temperatures (11.7-177.5 K) Experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ocaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+                <w:t xml:space="preserve">A. Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (9), pp.1873-1883. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (13), pp.6942-6957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cp00439d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309940v1</w:t>
+                <w:t xml:space="preserve">hal-02121499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full dimensional potential energy surface and low temperature dynamics of the H2CO + OH → HCO + H2O reaction</w:t>
+                <w:t xml:space="preserve">Gas Phase Reactivity of the CN Radical with Methyl Amines at Low Temperatures (23–297 K): A Combined Experimental and Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zanchet</w:t>
+                <w:t xml:space="preserve">Chantal Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. del Mazo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp05307j⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (10), pp.1047 - 1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739981v1</w:t>
+                <w:t xml:space="preserve">hal-01909793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature kinetics and theoretical studies of the reaction CN + CH3NH2 A potential source of cyanamide and methyl cyanamide in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sleiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. El Dib</w:t>
+                <w:t xml:space="preserve">D. Skouteris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (8), pp.5478-5489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7cp05746f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Phase Reactivity of the CN Radical with Methyl Amines at Low Temperatures (23–297 K): A Combined Experimental and Theoretical Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full dimensional potential energy surface and low temperature dynamics of the H2CO + OH → HCO + H2O reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. del Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Sleiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+                <w:t xml:space="preserve">A. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahbia Talbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (10), pp.1047 - 1057. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.5415-5426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05307j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909793v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Methanol dimer formation drastically enhances hydrogen abstraction from methanol by OH at low temperature&amp;quot; by W. Siebrand, Z. Smedarchina, E. Martínez-Núñez and A. Fernández-Ramos, Phys. Chem. Chem. Phys., 2016, 18, 22712</w:t>
               </w:r>
@@ -3072,103 +3072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase kinetics of the OH + CH3CH2OH reaction at temperatures of the interstellar medium ( T = 21-107 K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ocaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (8), pp.5865-5873. </w:t>
@@ -3232,51 +3232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3349,77 +3349,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Ocana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 850 (1), pp.28. </w:t>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mano Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ocaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antinolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,90 +3725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of OH and CH3OH between 22 and 64 K: Modelling the Gas Phase Production of CH3O in Barnard 1B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Dependent Low Temperature Kinetics for CN + CH3CN: Competition between Chemical Reaction and van der Waals Complex Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, PCCP, 18 (22), pp.15118-15132. </w:t>
@@ -4006,51 +4006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of the dramatic enhancement of the reactivity of methyl formate (HC(O)OCH3) with OH at temperatures of the interstellar medium: A gas-phase kinetic study between 22 K and 64 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antiñolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernabé Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,64 +4123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a pulsed uniform supersonic gas expansion system based on an aerodynamic chopper for gas phase reaction kinetic studies at ultra-low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4270,90 +4270,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental and Theoretical Study of the Kinetics of the Reaction between 3-Hydroxy-3-Methyl-2-Butanone and OH radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mano Priya Angappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (34), pp.26559 - 26568. </w:t>
@@ -4391,77 +4391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and Mechanism of the Tropospheric Reaction of 3-Hydroxy-3-methyl-2-butanone with CI Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,412 +4653,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental determination of the absolute gas-phase rate coefficient for the reaction of OH with 4-hydroxy-2-butanone (4H2B) at 294 K by vapor pressure measurements of 4H2B.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Atmospheric degradation of 4-hydroxy 4-methyl 2-pentanone with OH in the gas phase at 297 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Sleiman</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabet Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3074909⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.502-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805870v1</w:t>
+                <w:t xml:space="preserve">hal-00854182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric degradation of 4-hydroxy 4-methyl 2-pentanone with OH in the gas phase at 297 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+                <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabet Antoine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.057⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 204 (2), 20 (45 pp.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854182v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Thissen</w:t>
+                <w:t xml:space="preserve">First experimental determination of the absolute gas-phase rate coefficient for the reaction of OH with 4-hydroxy-2-butanone (4H2B) at 294 K by vapor pressure measurements of 4H2B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+                <w:t xml:space="preserve">Daniel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+                <w:t xml:space="preserve">Jonathan Courbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 204 (2), 20 (45 pp.). </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (1), pp.117-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3074909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785318v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crossed Molecular Beam, Low-temperature Kinetics, and Theoretical Investigation of the Reaction of the Cyano Radical (CN) with 1,3-butadiene (C4H6). A Route to Complex Nitrogen-bearing Molecules in Low-temperature Extraterrestrial Environments</w:t>
               </w:r>
@@ -5318,457 +5318,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics: the association of OH radicals with O2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tizniti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (39), pp.12702-10. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (7-8), pp.949-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp00591f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733135v1</w:t>
+                <w:t xml:space="preserve">hal-00657790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Balucani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5983), pp.1258-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657419v1</w:t>
+                <w:t xml:space="preserve">hal-00657775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5800,765 +5788,777 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 147, pp.155-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (15), pp.3666-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chemical dynamics, kinetics, and theoretical study on the reaction of the cyano radical (CN; X(2)Sigma+) with phenylacetylene (C6H5CCH; X(1)A1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 224 (7-8), pp.949-965. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (31), pp.8737-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b925072g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657790v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical dynamics, kinetics, and theoretical study on the reaction of the cyano radical (CN; X(2)Sigma+) with phenylacetylene (C6H5CCH; X(1)A1).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry: Measurements on atom - H-2 reactions at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 239 (1), pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00733144v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry: Measurements on atom - H-2 reactions at very low temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien D. Le Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (20), pp.203201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.203201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073298v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+                <w:t xml:space="preserve">Low temperature kinetics: the association of OH radicals with O2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (39), pp.12702-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00591f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.203201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657832v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6704,51 +6704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,51 +6850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,345 +6952,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature (39-298 K) kinetics study of the reactions of the C4H radical with various hydrocarbons observed in Titan's atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+                <w:t xml:space="preserve">Rate coefficients for the reactions of C2(a(3)Pi(u)) and C2(X(1)Sigma(g)(+)) with various hydrocarbons (CH4, C2H2, C2H4, C2H6, and C3H8): a gas-phase experimental study over the temperature range 24-300 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (39), pp.9591-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp8025336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671105v1</w:t>
+                <w:t xml:space="preserve">hal-00671342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate coefficients for the reactions of C2(a(3)Pi(u)) and C2(X(1)Sigma(g)(+)) with various hydrocarbons (CH4, C2H2, C2H4, C2H6, and C3H8): a gas-phase experimental study over the temperature range 24-300 K.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+                <w:t xml:space="preserve">Low temperature (39-298 K) kinetics study of the reactions of the C4H radical with various hydrocarbons observed in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Birza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (39), pp.9591-600. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 194 (2), pp.746-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp8025336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671342v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the reaction kinetics of C2(X1Σg+) with hydrocarbons (CH4, C2H2, C2H4, C2H6 and C3H8) over the temperature range 24-300 K: Implications for the atmospheres of Titan and the Giant Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Páramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7356,302 +7356,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study of the intersystem crossing and reactions of C2(X1Sigmag+) and C2(a3Pi(u)) with O2 and NO at very low temperature (24-300 K).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Goulay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien D Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.3121-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0544787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653283v1</w:t>
+                <w:t xml:space="preserve">hal-00653287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the intersystem crossing and reactions of C2(X1Sigmag+) and C2(a3Pi(u)) with O2 and NO at very low temperature (24-300 K).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110 (9), pp.3121-7. </w:t>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0544787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653287v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reaction of anthracene with OH radicals: An experimental study of the kinetics between 58 and 470K</w:t>
               </w:r>
@@ -8029,51 +8029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients and integral cross-sections for the reaction of B(2PJ) atoms with acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Geppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Goulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8290,436 +8290,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus view of the temperature dependence of the gas phase reaction: OH + HBr -&amp;gt; H2O + Br</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of the reactivity of the silicon atom Si(3PJ) towards O2 and NO molecules at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Jaramillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Picard</w:t>
+                <w:t xml:space="preserve">D. Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.10056⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (15), pp.3659-3664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b201374f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160182v1</w:t>
+                <w:t xml:space="preserve">hal-02160191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 117 (22), pp.10109-10120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the reactivity of the silicon atom Si(3PJ) towards O2 and NO molecules at very low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Picard</w:t>
+                <w:t xml:space="preserve">A consensus view of the temperature dependence of the gas phase reaction: OH + HBr -&amp;gt; H2O + Br</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Reignier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 4 (15), pp.3659-3664. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (6), pp.339-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b201374f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.10056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160191v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron attachment in HBr and HCl</w:t>
               </w:r>
@@ -9373,394 +9373,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Measurement of the rate constant for the association reaction CH + N 2 at 53 K and its relevance to Triton's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 108 (24), pp.10319-10326. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (4), pp.485-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/98GL50118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160569v1</w:t>
+                <w:t xml:space="preserve">hal-02160490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate constant calculations for atom–diatom reaction involving an open-shell atom and a molecule in a Σ electronic state Application to the reaction Al(2P1/2,3/2)+O2(X3Σg-)→AlO(X2Σ+) +O(3P2,1,0)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.D. Le Picard</w:t>
+                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 94 (12), pp.1681-1686. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (24), pp.10319-10326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a708925b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160499v1</w:t>
+                <w:t xml:space="preserve">hal-02160569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the rate constant for the association reaction CH + N 2 at 53 K and its relevance to Triton's atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+                <w:t xml:space="preserve">Rate constant calculations for atom–diatom reaction involving an open-shell atom and a molecule in a Σ electronic state Application to the reaction Al(2P1/2,3/2)+O2(X3Σg-)→AlO(X2Σ+) +O(3P2,1,0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 94 (12), pp.1681-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a708925b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/98GL50118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02160490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the limiting low pressure rate constants of the reactions of CH with N2 and CO: a CRESU measurement at 53 K</w:t>
               </w:r>
@@ -9882,631 +9882,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics over a wide range of temperature (13–744 K): Rate constants for the reactions of CH(ν=0) with H2 and D2 and for the removal of CH(ν=1) by H2 and D2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactions of the methylidine radical with CH4, C2H2, C2H4, C2H6, and but-1-ene studied between 23 and 295 K with a CRESU apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 323, pp.644-651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160576v1</w:t>
+                <w:t xml:space="preserve">hal-02160585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Kinetics for the Reaction of Al with O 2 at Temperatures between 23 and 295 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 101 (51), pp.9988-9992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp972122s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Radiative Association of CH with H 2 : A Mechanism for Formation of CH 3 in Interstellar Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brownsword</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 485 (1), pp.195-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/304402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of the methylidine radical with CH4, C2H2, C2H4, C2H6, and but-1-ene studied between 23 and 295 K with a CRESU apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics over a wide range of temperature (13–744 K): Rate constants for the reactions of CH(ν=0) with H2 and D2 and for the removal of CH(ν=1) by H2 and D2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brownsword</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 106 (18), pp.7662-7677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.473750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160585v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Constants for the Relaxation of CH(X 2 Π,ν=1) by CO and N 2 at Temperatures from 23 to 584 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10569,51 +10569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FALP and CRESU studies of ionic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,51 +10711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pasquerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11104,51 +11104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 89 (13), pp.2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11188,688 +11188,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further measurements of the H + 3 ( v =0,1,2) dissociative recombination rate coefficient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Dissociative recombination of HCS+ and H3S+ ions studied in a flowing afterglow apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.463282⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 194 (4-6), pp.263-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2614(92)86049-N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160546v1</w:t>
+                <w:t xml:space="preserve">hal-02160543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A further study of HCO + dissociative recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further measurements of the H + 3 ( v =0,1,2) dissociative recombination rate coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B.A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 96 (2), pp.1105-1110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.462196⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 97 (2), pp.1028-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.463282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160548v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination of HCS+ and H3S+ ions studied in a flowing afterglow apparatus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B.R. Rowe</w:t>
+                <w:t xml:space="preserve">A further study of HCO + dissociative recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B.A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 96 (2), pp.1105-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.462196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2614(92)86049-N⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02160543v1</w:t>
+                <w:t xml:space="preserve">hal-02160548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced fluorescence and vacuum ultraviolet spectroscopic studies of H‐atom production in the dissociative recombination of some protonated ions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Measurements of H3+ and HCO+ dissociative recombination rate coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 248 (1), pp.L19-L21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160526v1</w:t>
+                <w:t xml:space="preserve">hal-02160581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Measurements of H3+ and HCO+ dissociative recombination rate coefficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser induced fluorescence and vacuum ultraviolet spectroscopic studies of H‐atom production in the dissociative recombination of some protonated ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geoghegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 94 (7), pp.4852-4857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.460570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160581v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowing Afterglow Langmuir Probe measurement of the N2+(v=0) dissociative recombination rate coefficient</w:t>
               </w:r>
@@ -12062,51 +12062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5140474D"/>
+    <w:nsid w:val="839971E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12293,51 +12293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-canosa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5719-9899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03311420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1709-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04944b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian A. Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Draxler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14061050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Lema-Saavedra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Espinosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03414j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Roman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bejaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Aloui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albaladejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.802297" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antinolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele El Dib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c05060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leisawitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.989509" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Neeman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballesteros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drouffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111189" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anti&#241;olo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03203d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Oca&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potapov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00439d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Mazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05307j" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skouteris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05746f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Shannon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Caravan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Blitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Plane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04561a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07868d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potapov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ocana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93d9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oca&#241;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2238-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01982J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06369h" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Townsend" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918529" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA15664A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5054343" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3074909" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Antoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.057" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Le Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geppert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.01.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95FP1JKR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160191v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reignier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b201374f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9AC53DBAAC4A7624224CFBACBE998B197051FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160469v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Travers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396855" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160499v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708925b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/774AE5A9A9742291610B12B3F64F46EFCD86323D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160576v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sims" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473750" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160564v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stewart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/304402" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160578v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Herbert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Symonds" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp960808z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QR7Z8WRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160560v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Page" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1176(95)04292-S" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HCCGFK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pasquerault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gomet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Parent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2006.01.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160558v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yousif" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogelstad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Paddelec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.4610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160552v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9938902193" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/778FF4B06A99AE32D4A03533E16794BA2BC989D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160546v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Queffelec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463282" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462196" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abouelaziz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(92)86049-N" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/357665D15DB6706AF37084EEBE090254324CC3C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adams" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herd" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoghegan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.460570" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160581v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160537v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Queffelec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.460199" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-canosa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5719-9899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03311420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-1709-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04944b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian A. Mitchell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Draxler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14061050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albaladejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.802297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxo Lema-Saavedra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Espinosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Ramos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03414j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bejaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Aloui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c02805" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antinolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele El Dib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c05060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leisawitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.989509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anti&#241;olo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130193" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Rowe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drouffe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111189" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Neeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballesteros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03203d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Oca&#241;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potapov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00439d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skouteris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05746f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Mazo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05307j" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Shannon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Caravan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Blitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Plane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04561a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07868d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potapov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Ocana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93d9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Oca&#241;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2238-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01982J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06369h" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Townsend" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918529" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA15664A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5054343" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Antoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805870v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3074909" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Le Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geppert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.01.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95FP1JKR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160191v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reignier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b201374f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9AC53DBAAC4A7624224CFBACBE998B197051FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160469v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Travers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396855" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160499v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708925b" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/774AE5A9A9742291610B12B3F64F46EFCD86323D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160585v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160564v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sims" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stewart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/304402" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473750" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160578v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Herbert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Symonds" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp960808z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QR7Z8WRD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160560v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Page" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1176(95)04292-S" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HCCGFK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pasquerault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gomet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Parent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2006.01.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160558v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yousif" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogelstad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Paddelec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.4610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160552v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9938902193" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/778FF4B06A99AE32D4A03533E16794BA2BC989D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abouelaziz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Queffelec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(92)86049-N" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/357665D15DB6706AF37084EEBE090254324CC3C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463282" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160548v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462196" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160581v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160526v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adams" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herd" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoghegan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.460570" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160537v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Queffelec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.460199" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>