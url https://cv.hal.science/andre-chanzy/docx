--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -221,1238 +221,1238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le service climatique de praticabilité des cloisonnements : un outil en cours de développement pour mieux programmer les exploitations en fonction des prévisions météorologiques</w:t>
+                <w:t xml:space="preserve">Calibration of the STICS crop model combining remote sensing data and farmer information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Pousse</w:t>
+                <w:t xml:space="preserve">Elena Pareja-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">Jose González-Piqueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.127756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198975v1</w:t>
+                <w:t xml:space="preserve">hal-05148593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
+                <w:t xml:space="preserve">Wheat crop models underestimate drought stress in semi-arid and Mediterranean environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Druel</w:t>
+                <w:t xml:space="preserve">H. Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">D. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">C. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marloie Olivier</w:t>
+                <w:t xml:space="preserve">S. Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 332, pp.110032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906832v2</w:t>
+                <w:t xml:space="preserve">hal-05126207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the STICS crop model combining remote sensing data and farmer information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le service climatique de praticabilité des cloisonnements : un outil en cours de développement pour mieux programmer les exploitations en fonction des prévisions météorologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose González-Piqueras</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.21-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148593v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat crop models underestimate drought stress in semi-arid and Mediterranean environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cooke</w:t>
+                <w:t xml:space="preserve">Arsène Druel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wang</w:t>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Asseng</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Marloie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 332, pp.110032. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126207v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
+                <w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouault</w:t>
+                <w:t xml:space="preserve">Manon Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Courault</w:t>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pouget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734807v1</w:t>
+                <w:t xml:space="preserve">hal-04792781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Pousse</w:t>
+                <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (18), pp.3393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792696v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.48. </w:t>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792781v1</w:t>
+                <w:t xml:space="preserve">hal-04792696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t>
+                <w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374852v1</w:t>
+                <w:t xml:space="preserve">hal-04225779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t>
+                <w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225779v1</w:t>
+                <w:t xml:space="preserve">hal-04374852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Irrigated Permanent Grasslands with Sentinel-2 Based on Temporal Patterns of the Leaf Area Index (LAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Abubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (13), pp.3056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate experimental research approaches in ecological and environmental studies: AnaEE France as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,295 +1882,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of a crop model and a geochemical model as a new approach to evaluate the sustainability of an intensive agriculture system</w:t>
+                <w:t xml:space="preserve">A tool based on remotely sensed LAI, yield maps and a crop model to recommend variable rate nitrogen fertilization for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihan Mohammed</w:t>
+                <w:t xml:space="preserve">F. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">F.J. Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">D. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">P. Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">M. Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 595, pp.119-131. </w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.672-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040470017000887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506632v1</w:t>
+                <w:t xml:space="preserve">hal-03591091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool based on remotely sensed LAI, yield maps and a crop model to recommend variable rate nitrogen fertilization for wheat</w:t>
+                <w:t xml:space="preserve">Combination of a crop model and a geochemical model as a new approach to evaluate the sustainability of an intensive agriculture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourdin</w:t>
+                <w:t xml:space="preserve">Gihan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Morell</w:t>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Combemale</w:t>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clastre</w:t>
+                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guérif</w:t>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.672-677. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595, pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470017000887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591091v1</w:t>
+                <w:t xml:space="preserve">hal-01506632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous soil moisture and properties estimation for a drip irrigated field by assimilating cosmic-ray neutron intensity</w:t>
               </w:r>
@@ -2424,51 +2424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t>
@@ -2552,1526 +2552,1526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements globaux : quels impacts sur l’aquifère de la Crau ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Evaluation of multi-frequency bare soil microwave reflectivity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montpetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.186-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633365v1</w:t>
+                <w:t xml:space="preserve">hal-02639497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of an efficient soil-atmosphere model (FHAVeT) based on the Ross fast solution of the Richards equation for bare soil conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 19 (2), pp.969-980. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 19, pp.3109-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-19-969-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273516v1</w:t>
+                <w:t xml:space="preserve">hal-02633513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and evaluation of an efficient soil-atmosphere model (FHAVeT) based on the Ross fast solution of the Richards equation for bare soil conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5233-9⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.969-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-969-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630722v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+                <w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.16215-16228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633513v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multi-frequency bare soil microwave reflectivity models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Changements globaux : quels impacts sur l’aquifère de la Crau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.85-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.02.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02639497v1</w:t>
+                <w:t xml:space="preserve">hal-02633365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
+                <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alpert</w:t>
+                <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Anagnostou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Béranger</w:t>
+                <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.683-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599118v1</w:t>
+                <w:t xml:space="preserve">hal-01102695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nourtier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">P. Alpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xie Yingge</w:t>
+                <w:t xml:space="preserve">E. Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Huc</w:t>
+                <w:t xml:space="preserve">K. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (6), pp.683-695. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102695v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12 year crop succession: impact of the soil hydraulic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (10), pp.11687-11733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable intensive agriculture: evidence from aqueous geochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB (vol 49, pg 1177, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Ruget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lecerf</w:t>
+                <w:t xml:space="preserve">Heather Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.077⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (5), pp.3200-3200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2013.2253972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652116v1</w:t>
+                <w:t xml:space="preserve">hal-02645620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable intensive agriculture: evidence from aqueous geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB (vol 49, pg 1177, 2011)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Lawrence</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng Shi</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (5), pp.3200-3200. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tgrs.2013.2253972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645620v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting the temperature influence on soil capacitance sensors using diurnal temperature and water content cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,90 +4131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of Silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a mediterranean mountain area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4250,234 +4250,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil structure on microwave volume scattering evaluated by a two-dimensional numerical model</w:t>
+                <w:t xml:space="preserve">Sap flow measurements by thermal dissipation method using cyclic heating: a processing method accounting for the non-stationary regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Onier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chambarel</w:t>
+                <w:t xml:space="preserve">Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rouveure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (7), pp.1255-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0065-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555877v1</w:t>
+                <w:t xml:space="preserve">hal-00930799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Passive Microwave Observations to Soil Moisture and Vegetation Water Content: L-Band to W-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Karbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (4), pp.1190-1199. </w:t>
@@ -4528,51 +4520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil structure on microwave Volume scattering evaluated by a two dimensional numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Onier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chambarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,955 +4635,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap flow measurements by thermal dissipation probes using cyclic heating: a processing method accounting for the non stationary regime.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Impact of soil structure on microwave volume scattering evaluated by a two-dimensional numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Onier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Huc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chambarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), p. 415 - p. 425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318860v1</w:t>
+                <w:t xml:space="preserve">hal-00555877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Sap flow measurements by thermal dissipation probes using cyclic heating: a processing method accounting for the non stationary regime.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574653v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Adamiade</w:t>
+                <w:t xml:space="preserve">Jean Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Baranger</w:t>
+                <w:t xml:space="preserve">Jiancheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Issue 99 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2075935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647836v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap flow measurements by thermal dissipation method using cyclic heating: a processing method accounting for the non-stationary regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourtier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Vincent Adamiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granier</w:t>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930799v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting the temperature effect on capacitance probe using the temperature and capacitance probe diurnal wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Télédétection radar pour le suivi des bilans hydriques : potentialités et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-Claude Gaudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2010029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661858v1</w:t>
+                <w:t xml:space="preserve">hal-02654916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective soil moisture sampling depth of L-band radiometry: A case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00467991v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection radar pour le suivi des bilans hydriques : potentialités et difficultés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Effective soil moisture sampling depth of L-band radiometry: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Escorihuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (RSE-07569), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2009.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:2010029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02654916v1</w:t>
+                <w:t xml:space="preserve">ird-00467991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Correcting the temperature effect on capacitance probe using the temperature and capacitance probe diurnal wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.10330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173216v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser le sol, pour comprendre, quantifier et prédire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5616,90 +5616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective soil moisture sampling depth of L-band radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-José Escorihuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5724,64 +5724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Ross fast solution of Richards’ equation in unfavourable conditions for standard finite element methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5840,51 +5840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture estimation with limited soil characterization for decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,321 +5942,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Effective Soil Temperature at L-band as a Function of Soil Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Soil moisture profile effect on radar signal measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.914806⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.256-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s8010256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-00284681v1</w:t>
+                <w:t xml:space="preserve">hal-02665883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy of SMOS Microwave Radiometer and Optical Sensors to Retrieve Soil Moisture at Global Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Estimating the Effective Soil Temperature at L-band as a Function of Soil Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Weiss</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (3), pp.835 à 845. </w:t>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.797-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.914808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.914806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00388076v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00284681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of top soil moisture simulation using a mechanistic model with limited soil characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,174 +6293,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture profile effect on radar signal measurement</w:t>
+                <w:t xml:space="preserve">Synergy of SMOS Microwave Radiometer and Optical Sensors to Retrieve Soil Moisture at Global Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+                <w:t xml:space="preserve">Sylvain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.256-270. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.835 à 845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s8010256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.914808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665883v1</w:t>
+                <w:t xml:space="preserve">insu-00388076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically based estimation of bare-surface soil moisture with the passive radiometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiancheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingmei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (11), pp.3145-3153. </w:t>
@@ -6580,51 +6580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a mechanistic model of soil water and heat flows in a context of minimal soil characterization: impact on the soil moisture prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6714,51 +6714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (12), pp.2831-2841</w:t>
@@ -6781,377 +6781,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the dependence of vegetation model parameters on crop structure, incidence angle, and polarization at L-band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination potential of X-band polarimetric SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pardé</w:t>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+                <w:t xml:space="preserve">Noha Holah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hosford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2003.817976⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (22), pp.4933-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160412231269652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678334v1</w:t>
+                <w:t xml:space="preserve">hal-00145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination potential of X-band polarimetric SAR data.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t>
+                <w:t xml:space="preserve">Characterizing the dependence of vegetation model parameters on crop structure, incidence angle, and polarization at L-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Prévot</w:t>
+                <w:t xml:space="preserve">Michael Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hosford</w:t>
+                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25 (22), pp.4933-1942. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (2), pp.416-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160412231269652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2003.817976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145569v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-parameter retrievals from L-band microwave observations acquired over a variety of crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (6), pp.1168-1178. </w:t>
@@ -7215,51 +7215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chambarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68, pp.440-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7310,77 +7310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 87 (2-3), pp.334-344. </w:t>
@@ -7443,51 +7443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling water and heat flows through a mulch allowing for radiative and long-distance convective exchanges in the mulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Findeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Louvigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7528,1207 +7528,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
+                <w:t xml:space="preserve">Two-dimensional synthetic aperture images over a land surface scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Olioso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Chanzy</w:t>
+                <w:t xml:space="preserve">Franck Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Courault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Demarty</w:t>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (3), pp.710-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2002.1000330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863541v1</w:t>
+                <w:t xml:space="preserve">hal-00005157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling radar backscatter from crops during the growth cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Macelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Macelloni</w:t>
+                <w:t xml:space="preserve">Simonetta Paloscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonetta Paloscia</w:t>
+                <w:t xml:space="preserve">Paolo Pampaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Pampaloni</w:t>
+                <w:t xml:space="preserve">Roberto Ruisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dechambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.575-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/AGRO:2002040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+                <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Fouilhoux</w:t>
+                <w:t xml:space="preserve">D Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">J Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680017v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling approaches to assimilating L band passive microwave observations over land surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Fouilhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001JD000958⟩</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682121v1</w:t>
+                <w:t xml:space="preserve">hal-02680017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling approaches to assimilating L band passive microwave observations over land surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107 (D14), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001JD000958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863542v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of stones in soil water retention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Fiès</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681138v1</w:t>
+                <w:t xml:space="preserve">hal-01863542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical calibration of the integral equation model based on SAR data, soil moisture and surface roughness measurement over bare soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The role of stones in soil water retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Louvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53, pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160110107671⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683625v1</w:t>
+                <w:t xml:space="preserve">hal-02681138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive microwave measurements for the characterization of soils and crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Macelloni</w:t>
+                <w:t xml:space="preserve">An empirical calibration of the integral equation model based on SAR data, soil moisture and surface roughness measurement over bare soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paloscia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (20), pp.4325-4340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160110107671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673195v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional synthetic aperture images over a land surface scene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active and passive microwave measurements for the characterization of soils and crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Macelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paloscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bayle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
+                <w:t xml:space="preserve">P. Pampaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+                <w:t xml:space="preserve">R. Ruisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Dechambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.581-586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005157v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of a capacitance probe response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,1610 +8790,1610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency emission of wheat : modeling and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Two-Dimensional Microwave Interferometer Retrieval Capabilities over Land Surfaces (SMOS Mission)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 73 (3), pp.270 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0034-4257(00)00103-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692601v1</w:t>
+                <w:t xml:space="preserve">hal-01645055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Microwave Interferometer Retrieval Capabilities over Land Surfaces (SMOS Mission)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Multifrequency emission of wheat : modeling and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerriero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (6), pp.2598-2607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645055v1</w:t>
+                <w:t xml:space="preserve">hal-02692601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil evaporation : a new parameterisation of the soil resistance based on soil surface measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.837-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00090-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685657v1</w:t>
+                <w:t xml:space="preserve">hal-02697688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to monitor crop biomass from C-band radar data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of energy fluxes from thermal infrared, spectral reflectances, microwave data and SVAT modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chauki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.829-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00089-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684792v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil evaporation : a new parameterisation of the soil resistance based on soil surface measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A simple approach to monitor crop biomass from C-band radar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 1 (2), pp.301</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 69, pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685011v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Soil evaporation : a new parameterisation of the soil resistance based on soil surface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (2), pp.301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337630v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of energy fluxes from thermal infrared, spectral reflectances, microwave data and SVAT modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil evaporation : a new parameterisation of the soil resistance based on soil surface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (2), pp.301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337634v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Calvet</w:t>
+                <w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (7), pp.837-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00090-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697688v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of passive microwave remote sensing to monitor soil moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schmugge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">T. Schmugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 18 (1), pp.27-43</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 18 (1), pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19980102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885868v1</w:t>
+                <w:t xml:space="preserve">hal-02695648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of passive microwave remote sensing to monitor soil moisture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+                <w:t xml:space="preserve">Soil moisture monitoring at field scale using automatic capacitance probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schmugge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+                <w:t xml:space="preserve">Dalila Mohrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16, pp.C482</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695648v1</w:t>
+                <w:t xml:space="preserve">hal-02686141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture monitoring at field scale using automatic capacitance probes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Tests of a new TDR-method to measure soil water content profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 16, pp.C482</w:t>
+              <w:t xml:space="preserve">, 1998, 16, pp.C525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686141v1</w:t>
+                <w:t xml:space="preserve">hal-02697341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the root-zone soil moisture from remote sensing observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16, pp.C477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of a new TDR-method to measure soil water content profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Use of passive microwave remote sensing to monitor soil moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
+                <w:t xml:space="preserve">Jean-Claude Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16, pp.C525</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (1), pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697341v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture monitoring at the field scale using automatic capacitance probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mohrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10461,51 +10461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.H.J. Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,51 +10586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Droogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10685,90 +10685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne microwave radiometry on a semi-arid area during HAPEX-Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Schmugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10810,77 +10810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil microwave effective temperature at L and C bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 35 (3), pp.570-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10905,90 +10905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne microwave radiometry on a semi-arid area during HAPEX-Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Schmugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11051,77 +11051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la teneur en eau du sol par la méthode capacitive à l'échelle parcellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 39-40, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11140,416 +11140,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature and soil moisture retrieval in the Sahel from airborne multi-frequency microwave radiometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+                <w:t xml:space="preserve">Surface temperature and soil moisture retrieval in the Sahel from airborne multifrequency microwave radiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 34 (2), pp.588-600. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 34 (2), pp.588-600</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-05337564v1</w:t>
+                <w:t xml:space="preserve">hal-02685888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature and soil moisture retrieval in the Sahel from airborne multifrequency microwave radiometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Soil water content determination using a digital ground-penetrating radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tarussov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 34 (2), pp.588-600</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60 (5), pp.1318-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685888v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water content determination using a digital ground-penetrating radar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bonn</w:t>
+                <w:t xml:space="preserve">Surface temperature and soil moisture retrieval in the Sahel from airborne multi-frequency microwave radiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 34 (2), pp.588-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.485135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691745v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiométrie micro-onde dans le cas de couverts végétaux partiels : estimation de la teneur en eau du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haboudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 22 (2), pp.208-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11568,1196 +11568,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple algorithm to retrieve soil moisture and vegetation biomass using passive microwave measurements over crop fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Soil moisture and temperature profile effects on microwave emission at low frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 51, pp.331-341</w:t>
+              <w:t xml:space="preserve">, 1995, 54 (2), pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709289v1</w:t>
+                <w:t xml:space="preserve">hal-02709693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8, pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple algorithm to retrieve soil moisture and vegetation biomass using passive microwave measurements over crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 51 (3), pp.331-341. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0034-4257(94)00081-W⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0034-4257(94)00081-W⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-05337523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite discrete-continuous approach to model the microwave emission of vegetation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Retrieval of surface parameters from microwave radiometry over open canopies at high frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Haboudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/36.368208⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 53, pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0034-4257(95)00080-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337514v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of surface parameters from microwave radiometry over open canopies at high frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A composite discrete-continuous approach to model the microwave emission of vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Haboudane</w:t>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 53, pp.46-60. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (1), pp.201-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0034-4257(95)00080-K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/36.368208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337543v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave dielectric properties of a silt-loam at high frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+                <w:t xml:space="preserve">A simple algorithm to retrieve soil moisture and vegetation biomass using passive microwave measurements over crop fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51, pp.331-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337547v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave dielectric properties of silt-loam at high frequencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Microwave dielectric properties of a silt-loam at high frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Laguerre</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 33 (3), pp.634-642</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 33 (3), pp.634-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.387579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706003v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture and temperature profile effects on microwave emission at low frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Microwave dielectric properties of silt-loam at high frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (3), pp.634-642</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337535v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture and temperature profile effects on microwave emission at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 54 (2), pp.85-97</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 54 (2), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0034-4257(95)00133-L⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'humidite des sols avec un georadar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarussov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 31-32, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12821,51 +12821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14, pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12890,51 +12890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface soil moisture maps using airborne PBMR and Portos measurements in Hapex Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 12 (2), pp.C339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12953,830 +12953,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'humidité des sols par une méthode capacitive : analyse des facteurs influençant la mesure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave emission of vegetation : sensitivity to leaf characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Gaudu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13 (1), pp.57-73</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 31 (3), pp.716-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885528v1</w:t>
+                <w:t xml:space="preserve">hal-02704373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'humidite des sols par une methode capacitive : analyse des facteurs influencant la mesure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gaudu</w:t>
+                <w:t xml:space="preserve">Mesure de l'humidité des sols par une méthode capacitive : analyse des facteurs influençant la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">L Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13 (1), pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710443v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic soil surface characteristics derived from active microwave remote sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mesure de l'humidite des sols par une methode capacitive : analyse des facteurs influencant la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 7, pp.303-319</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (1), pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711222v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave emission of vegetation : sensitivity to leaf characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lopes</w:t>
+                <w:t xml:space="preserve">Basic soil surface characteristics derived from active microwave remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote Sensing Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 7, pp.303-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337483v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of surface parameters from passive microwave measurements over a soybean field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Microwave emission of vegetation : sensitivity to leaf characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">- Ya Qiu Jin</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 31 (3), pp.716-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.225537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702533v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of soil surface moisture with respect to daily bare soil evaporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Inversion of surface parameters from passive microwave measurements over a soybean field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Ya Qiu Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 29 (4), pp.1113-1125</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 46, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701344v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave emission of vegetation : sensitivity to leaf characteristics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Significance of soil surface moisture with respect to daily bare soil evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lopes</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 31 (3), pp.716-726</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 29 (4), pp.1113-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704373v1</w:t>
+                <w:t xml:space="preserve">hal-02701344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a microwave backscatter model for retrieving soil moisture over bare soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vidal Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13827,51 +13827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des mesures obtenues par teledetection avec des modeles semi empiriques d'estimation de l'evaporation sur sol nu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13922,51 +13922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils satellitaires et les produits Agrhymet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille climatique satellitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 16, pp.32-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14036,51 +14036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet fonds commun INRA / CIRAD. Impact du semis direct sous couverture sur la structure du sol et la matière organique: conséquences sur les propriétés physiques et les ressources azotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Maraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14098,64 +14098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de l'apport de verre pilé à la surface du champ et de son incorporation dans la couche travaillée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14229,77 +14229,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitement de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mohrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">96 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14343,64 +14343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mohrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14463,77 +14463,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14657,51 +14657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
@@ -14747,103 +14747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements globaux sur l’évolution quantitative des ressources en eau en plaine de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -14924,51 +14924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Richard; PIerre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
@@ -15010,51 +15010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources hydriques en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15118,51 +15118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources hydriques en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15233,96 +15233,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disparition des habitats naturels et agricoles vue par le programme Astuce et Tic.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">La disparition des habitats naturels et agricoles vue par le programme Astuce et Tic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15377,77 +15377,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan hydrique des agrosystèmes de Crau face aux changements globaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15515,51 +15515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rouveure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15636,51 +15636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation from soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of water science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcel Dekker, 2003, 0-8247-4241-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15699,385 +15699,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface emissivity data from PORTOS-Avignon experiment. Appendix B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Microwave emission from soil and vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Raju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiative transfer models for microwave radiometry. Final report of project 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office for Official Publications of the European Communities, 2000, 92-828-9842-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840825v1</w:t>
+                <w:t xml:space="preserve">hal-02836449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave emission from soil and vegetation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Retrieval capabilities of L-Band 2-D interferometric radiometry over land surfaces (SMOS Mission)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiative transfer models for microwave radiometry. Final report of project 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office for Official Publications of the European Communities, 2000, 92-828-9842-3</w:t>
+              <w:t xml:space="preserve">Microwave radiometry remote sensing earth's surface atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VSP, 2000, 90-6764-318-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836449v1</w:t>
+                <w:t xml:space="preserve">hal-02840241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval capabilities of L-Band 2-D interferometric radiometry over land surfaces (SMOS Mission)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Surface emissivity data from PORTOS-Avignon experiment. Appendix B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raju</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave radiometry remote sensing earth's surface atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VSP, 2000, 90-6764-318-1</w:t>
+              <w:t xml:space="preserve">Radiative transfer models for microwave radiometry. Final report of project 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office for Official Publications of the European Communities, 2000, 92-828-9842-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840241v1</w:t>
+                <w:t xml:space="preserve">hal-02840825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la teneur en eau et du potentiel hydrique dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16141,51 +16141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la teneur en eau de surface des sols nus a l'aide des mesures hyperfrequences actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16326,51 +16326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB9A3D8"/>
+    <w:nsid w:val="BEF8FCCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16557,51 +16557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-chanzy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7676-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AEI-8567-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pareja-Serrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonz&#225;lez-Piqueras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Webber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Mohammed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Morell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combemale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clastre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000887" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujun Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie-Jan Hendricks Franssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosolem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez Alzamora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Stefan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amazirh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018233" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633365v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-969-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J683R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.077" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lawrence" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2013.2253972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120709773" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555877v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambarel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Walker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2050488" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Onier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2053714" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2075935" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourtier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0065-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661858v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00467991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.12.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NCW3QVLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVKRSDX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00284681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914806" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914808" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mumen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005765" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8010256" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmei Jiang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Chen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.876706" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674678v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678334v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pard&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waldteufel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817976" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145569v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosford" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160412231269652" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2004.826820" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boivin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2003.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-481RXSF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Louvigny" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001820" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038991v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Paloscia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pampaloni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruisi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000958" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681138v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683625v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110107671" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673195v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macelloni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paloscia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pampaloni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruisi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Dechambre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005157v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2002.1000330" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670572v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Rosny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frangi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerriero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645055v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00103-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NL76TJG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685011v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337630v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00090-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WJ52VR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337634v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bergaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00089-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N0NMQL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697688v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885868v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmugge" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Calvet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmugge" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19980102" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686141v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697341v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684813v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Boisvert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H.J. Gwyn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Major" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Cuenca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouwer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Droogers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683761v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Schmugge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Oevelen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raju" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337592v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J van Oevelen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(96)03163-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6K71JV3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689548v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337564v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.485135" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685888v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691745v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarussov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Judge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboudane" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709289v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruguier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701103v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337523v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(94)00081-W" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07VR5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337514v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosjean" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.368208" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337543v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Haboudane" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(95)00080-K" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RBMHZ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337547v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.387579" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706003v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguerre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337535v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Raju" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(95)00133-L" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQDG2Q66-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709693v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707268v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705296v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711952v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885528v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaudu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mathieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Fumanal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruckler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710443v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mathieu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fumanal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711222v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337483v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanzy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.225537" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702533v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ya Qiu Jin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701344v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704373v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700108v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal Madjar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Autret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723068v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720013v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domergue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828086v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842253v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834848v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourlet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127877v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601939v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603517v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Banton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400680.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823541v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_26" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829253v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840825v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836449v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840241v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839085v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843278v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-chanzy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7676-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AEI-8567-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pareja-Serrano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonz&#225;lez-Piqueras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Webber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Morell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combemale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clastre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000887" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Mohammed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujun Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie-Jan Hendricks Franssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosolem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez Alzamora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Stefan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amazirh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018233" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J683R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-969-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lawrence" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng Shi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2013.2253972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.077" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120709773" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourtier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0065-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Walker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2050488" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Onier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2053714" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambarel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318860v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2075935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NCW3QVLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00467991v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.12.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVKRSDX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665883v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8010256" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00284681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914806" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mumen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005765" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388076v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914808" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmei Jiang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Chen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.876706" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674678v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160412231269652" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pard&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waldteufel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817976" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2004.826820" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boivin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2003.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-481RXSF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Louvigny" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001820" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2002.1000330" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Paloscia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pampaloni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruisi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002040" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682121v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000958" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683625v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110107671" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macelloni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paloscia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pampaloni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruisi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Dechambre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670572v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Rosny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frangi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00103-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NL76TJG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerriero" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697688v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00090-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WJ52VR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337634v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bergaoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00089-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N0NMQL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685657v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685011v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337630v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695648v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmugge" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19980102" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686141v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686140v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885868v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmugge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Calvet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684813v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Boisvert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H.J. Gwyn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Major" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Cuenca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouwer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Droogers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683761v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Schmugge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Oevelen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raju" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337592v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J van Oevelen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(96)03163-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6K71JV3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689548v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685888v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691745v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarussov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Judge" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337564v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.485135" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboudane" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337523v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(94)00081-W" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07VR5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337543v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Haboudane" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(95)00080-K" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RBMHZ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337514v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosjean" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.368208" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709289v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruguier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337547v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.387579" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706003v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguerre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337535v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Raju" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(95)00133-L" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQDG2Q66-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707268v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705296v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711952v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704373v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaudu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mathieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Fumanal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruckler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710443v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mathieu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fumanal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711222v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanzy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.225537" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702533v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ya Qiu Jin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701344v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700108v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal Madjar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Autret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723068v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720013v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domergue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828086v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842253v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834848v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourlet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127877v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601939v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603517v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Banton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400680.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823541v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_26" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829253v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836449v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840241v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840825v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839085v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843278v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>