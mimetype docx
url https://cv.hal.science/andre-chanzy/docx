--- v1 (2026-04-24)
+++ v2 (2026-06-04)
@@ -221,1238 +221,1238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the STICS crop model combining remote sensing data and farmer information</w:t>
+                <w:t xml:space="preserve">Le service climatique de praticabilité des cloisonnements : un outil en cours de développement pour mieux programmer les exploitations en fonction des prévisions météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pareja-Serrano</w:t>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose González-Piqueras</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.21-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148593v1</w:t>
+                <w:t xml:space="preserve">hal-05198975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat crop models underestimate drought stress in semi-arid and Mediterranean environments</w:t>
+                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Webber</w:t>
+                <w:t xml:space="preserve">Arsène Druel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cooke</w:t>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wang</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Asseng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Marloie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110032⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126207v1</w:t>
+                <w:t xml:space="preserve">hal-04906832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le service climatique de praticabilité des cloisonnements : un outil en cours de développement pour mieux programmer les exploitations en fonction des prévisions météorologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of the STICS crop model combining remote sensing data and farmer information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pareja-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Pousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">Jose González-Piqueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.127756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198975v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat crop models underestimate drought stress in semi-arid and Mediterranean environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Druel</w:t>
+                <w:t xml:space="preserve">D. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">C. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">S. Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marloie Olivier</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 332, pp.110032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906832v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t>
+                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Pousse</w:t>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (18), pp.3393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792781v1</w:t>
+                <w:t xml:space="preserve">hal-04734807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+                <w:t xml:space="preserve">Manon Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (18), pp.3393. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734807v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792696v1</w:t>
+                <w:t xml:space="preserve">hal-04792781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t>
+                <w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225779v1</w:t>
+                <w:t xml:space="preserve">hal-04374852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t>
+                <w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374852v1</w:t>
+                <w:t xml:space="preserve">hal-04225779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Irrigated Permanent Grasslands with Sentinel-2 Based on Temporal Patterns of the Leaf Area Index (LAI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Abubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (13), pp.3056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate experimental research approaches in ecological and environmental studies: AnaEE France as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,593 +1882,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool based on remotely sensed LAI, yield maps and a crop model to recommend variable rate nitrogen fertilization for wheat</w:t>
+                <w:t xml:space="preserve">Combination of a crop model and a geochemical model as a new approach to evaluate the sustainability of an intensive agriculture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourdin</w:t>
+                <w:t xml:space="preserve">Gihan Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Morell</w:t>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Combemale</w:t>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clastre</w:t>
+                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guérif</w:t>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.672-677. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595, pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470017000887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591091v1</w:t>
+                <w:t xml:space="preserve">hal-01506632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of a crop model and a geochemical model as a new approach to evaluate the sustainability of an intensive agriculture system</w:t>
+                <w:t xml:space="preserve">A tool based on remotely sensed LAI, yield maps and a crop model to recommend variable rate nitrogen fertilization for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihan Mohammed</w:t>
+                <w:t xml:space="preserve">F. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">F.J. Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">D. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t>
+                <w:t xml:space="preserve">P. Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">M. Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 595, pp.119-131. </w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.672-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040470017000887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506632v1</w:t>
+                <w:t xml:space="preserve">hal-03591091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous soil moisture and properties estimation for a drip irrigated field by assimilating cosmic-ray neutron intensity</w:t>
+                <w:t xml:space="preserve">Modeling soil evaporation efficiency in a range of soil and atmospheric conditions using a meta-analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xujun Han</w:t>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrie-Jan Hendricks Franssen</w:t>
+                <w:t xml:space="preserve">Vivien Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Rosolem</w:t>
+                <w:t xml:space="preserve">A Amazirh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heye Bogena</w:t>
+                <w:t xml:space="preserve">A Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Martínez Alzamora</w:t>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 539, pp.611-624. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (5), pp.3663-3684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015WR018233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631847v1</w:t>
+                <w:t xml:space="preserve">hal-01329203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soil evaporation efficiency in a range of soil and atmospheric conditions using a meta-analysis approach</w:t>
+                <w:t xml:space="preserve">Simultaneous soil moisture and properties estimation for a drip irrigated field by assimilating cosmic-ray neutron intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merlin</w:t>
+                <w:t xml:space="preserve">Xujun Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Stefan</w:t>
+                <w:t xml:space="preserve">Harrie-Jan Hendricks Franssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Amazirh</w:t>
+                <w:t xml:space="preserve">Rafael Rosolem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chanzy</w:t>
+                <w:t xml:space="preserve">Heye Bogena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Fernando Martínez Alzamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (5), pp.3663-3684. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 539, pp.611-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015WR018233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329203v1</w:t>
+                <w:t xml:space="preserve">hal-02631847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t>
@@ -2552,1526 +2552,1526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multi-frequency bare soil microwave reflectivity models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements globaux : quels impacts sur l’aquifère de la Crau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Montpetit</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.85-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639497v1</w:t>
+                <w:t xml:space="preserve">hal-02633365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+                <w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.16215-16228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633513v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of an efficient soil-atmosphere model (FHAVeT) based on the Ross fast solution of the Richards equation for bare soil conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (2), pp.969-980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-19-969-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of multi-frequency bare soil microwave reflectivity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montpetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5233-9⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.186-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630722v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements globaux : quels impacts sur l’aquifère de la Crau ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Baillieux</w:t>
+                <w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lecerf</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.3109-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633365v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
+                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nourtier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xie Yingge</w:t>
+                <w:t xml:space="preserve">P. Alpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Huc</w:t>
+                <w:t xml:space="preserve">E. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102695v1</w:t>
+                <w:t xml:space="preserve">hal-02599118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alpert</w:t>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Anagnostou</w:t>
+                <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Béranger</w:t>
+                <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.683-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599118v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12 year crop succession: impact of the soil hydraulic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (10), pp.11687-11733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB (vol 49, pg 1177, 2011)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sustainable intensive agriculture: evidence from aqueous geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Lawrence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jian Cheng Shi</w:t>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tgrs.2013.2253972⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645620v1</w:t>
+                <w:t xml:space="preserve">hal-02652116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable intensive agriculture: evidence from aqueous geochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Ruget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lecerf</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.077⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652116v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB (vol 49, pg 1177, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">Heather Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Jian Cheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (5), pp.3200-3200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2013.2253972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting the temperature influence on soil capacitance sensors using diurnal temperature and water content cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,90 +4131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of Silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a mediterranean mountain area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4250,1348 +4250,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap flow measurements by thermal dissipation method using cyclic heating: a processing method accounting for the non-stationary regime</w:t>
+                <w:t xml:space="preserve">Impact of soil structure on microwave volume scattering evaluated by a two-dimensional numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourtier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">C. Onier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granier</w:t>
+                <w:t xml:space="preserve">A. Chambarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), p. 415 - p. 425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930799v1</w:t>
+                <w:t xml:space="preserve">hal-00555877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Passive Microwave Observations to Soil Moisture and Vegetation Water Content: L-Band to W-Band</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of soil structure on microwave Volume scattering evaluated by a two dimensional numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Walker</w:t>
+                <w:t xml:space="preserve">Charles Onier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Karbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Andre Chambarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49 (4), pp.1190-1199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2050488⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 49 (1), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2053714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315090v1</w:t>
+                <w:t xml:space="preserve">hal-02646559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil structure on microwave Volume scattering evaluated by a two dimensional numerical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of Passive Microwave Observations to Soil Moisture and Vegetation Water Content: L-Band to W-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49 (1), pp.415-425. </w:t>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp.1190-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2053714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2050488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646559v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil structure on microwave volume scattering evaluated by a two-dimensional numerical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sap flow measurements by thermal dissipation probes using cyclic heating: a processing method accounting for the non stationary regime.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Onier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chambarel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (1), p. 415 - p. 425</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555877v1</w:t>
+                <w:t xml:space="preserve">hal-01318860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap flow measurements by thermal dissipation probes using cyclic heating: a processing method accounting for the non stationary regime.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiancheng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Issue 99 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2075935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318860v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating an Improved Parameterization of the Soil Emission in L-MEB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Wigneron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heather Lawrence</w:t>
+                <w:t xml:space="preserve">Vincent Adamiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiancheng Shi</w:t>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574653v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sap flow measurements by thermal dissipation method using cyclic heating: a processing method accounting for the non-stationary regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Adamiade</w:t>
+                <w:t xml:space="preserve">Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+                <w:t xml:space="preserve">Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bartoli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (7), pp.1255-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0065-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647836v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection radar pour le suivi des bilans hydriques : potentialités et difficultés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Correcting the temperature effect on capacitance probe using the temperature and capacitance probe diurnal wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Gaudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.10330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654916v1</w:t>
+                <w:t xml:space="preserve">hal-02661858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Effective soil moisture sampling depth of L-band radiometry: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Escorihuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (RSE-07569), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2009.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173216v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00467991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective soil moisture sampling depth of L-band radiometry: A case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Télédétection radar pour le suivi des bilans hydriques : potentialités et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2009.12.011⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00467991v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting the temperature effect on capacitance probe using the temperature and capacitance probe diurnal wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.10330</w:t>
+              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661858v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser le sol, pour comprendre, quantifier et prédire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5616,90 +5616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective soil moisture sampling depth of L-band radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-José Escorihuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5724,64 +5724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Ross fast solution of Richards’ equation in unfavourable conditions for standard finite element methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5840,51 +5840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture estimation with limited soil characterization for decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,304 +5942,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture profile effect on radar signal measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the Effective Soil Temperature at L-band as a Function of Soil Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Christoph Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s8010256⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.797-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.914806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665883v1</w:t>
+                <w:t xml:space="preserve">meteo-00284681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Effective Soil Temperature at L-band as a Function of Soil Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Synergy of SMOS Microwave Radiometer and Optical Sensors to Retrieve Soil Moisture at Global Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Rüdiger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (3), pp.797-807. </w:t>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.835 à 845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.914806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.914808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00284681v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00388076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of top soil moisture simulation using a mechanistic model with limited soil characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,191 +6310,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy of SMOS Microwave Radiometer and Optical Sensors to Retrieve Soil Moisture at Global Scale</w:t>
+                <w:t xml:space="preserve">Soil moisture profile effect on radar signal measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46 (3), pp.835 à 845. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.256-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.914808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s8010256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00388076v1</w:t>
+                <w:t xml:space="preserve">hal-02665883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically based estimation of bare-surface soil moisture with the passive radiometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiancheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingmei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (11), pp.3145-3153. </w:t>
@@ -6580,51 +6580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a mechanistic model of soil water and heat flows in a context of minimal soil characterization: impact on the soil moisture prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6714,51 +6714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (12), pp.2831-2841</w:t>
@@ -6781,377 +6781,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination potential of X-band polarimetric SAR data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the dependence of vegetation model parameters on crop structure, incidence angle, and polarization at L-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Michael Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noha Holah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Hosford</w:t>
+                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160412231269652⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (2), pp.416-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2003.817976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145569v1</w:t>
+                <w:t xml:space="preserve">hal-02678334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the dependence of vegetation model parameters on crop structure, incidence angle, and polarization at L-band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+                <w:t xml:space="preserve">Discrimination potential of X-band polarimetric SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Holah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dubois-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pardé</w:t>
+                <w:t xml:space="preserve">L. Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+                <w:t xml:space="preserve">S. Hosford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42 (2), pp.416-425. </w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (22), pp.4933-1942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2003.817976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431160412231269652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678334v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-parameter retrievals from L-band microwave observations acquired over a variety of crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (6), pp.1168-1178. </w:t>
@@ -7202,64 +7202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional numerical modeling of a capacitance probe: application to measurement interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chambarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68, pp.440-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7310,77 +7310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 87 (2-3), pp.334-344. </w:t>
@@ -7443,51 +7443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling water and heat flows through a mulch allowing for radiative and long-distance convective exchanges in the mulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Findeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Louvigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7528,1207 +7528,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional synthetic aperture images over a land surface scene</w:t>
+                <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bayle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
+                <w:t xml:space="preserve">A Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+                <w:t xml:space="preserve">D Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2002.1000330⟩</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005157v1</w:t>
+                <w:t xml:space="preserve">hal-01863541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling radar backscatter from crops during the growth cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Macelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Paloscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pampaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ruisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dechambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.575-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/AGRO:2002040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Chanzy</w:t>
+                <w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Courault</w:t>
+                <w:t xml:space="preserve">Marjorie Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Demarty</w:t>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863541v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Modeling approaches to assimilating L band passive microwave observations over land surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107 (D14), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JD000958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680017v1</w:t>
+                <w:t xml:space="preserve">hal-02682121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling approaches to assimilating L band passive microwave observations over land surfaces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 107 (D14), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001JD000958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682121v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of stones in soil water retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Demarty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Fiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Louvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53, pp.95-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863542v1</w:t>
+                <w:t xml:space="preserve">hal-02681138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of stones in soil water retention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">An empirical calibration of the integral equation model based on SAR data, soil moisture and surface roughness measurement over bare soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (20), pp.4325-4340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160110107671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681138v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical calibration of the integral equation model based on SAR data, soil moisture and surface roughness measurement over bare soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Active and passive microwave measurements for the characterization of soils and crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Macelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine King</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Paloscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pampaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Dechambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (6), pp.581-586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683625v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive microwave measurements for the characterization of soils and crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional synthetic aperture images over a land surface scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pampaloni</w:t>
+                <w:t xml:space="preserve">Franck Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ruisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Méline Dechambre</w:t>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (3), pp.710-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2002.1000330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673195v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of a capacitance probe response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,1610 +8790,1610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Microwave Interferometer Retrieval Capabilities over Land Surfaces (SMOS Mission)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Multifrequency emission of wheat : modeling and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerriero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (6), pp.2598-2607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645055v1</w:t>
+                <w:t xml:space="preserve">hal-02692601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency emission of wheat : modeling and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Two-Dimensional Microwave Interferometer Retrieval Capabilities over Land Surfaces (SMOS Mission)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waldteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 73 (3), pp.270 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0034-4257(00)00103-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692601v1</w:t>
+                <w:t xml:space="preserve">hal-01645055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Soil evaporation : a new parameterisation of the soil resistance based on soil surface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (2), pp.301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697688v1</w:t>
+                <w:t xml:space="preserve">hal-02685657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of energy fluxes from thermal infrared, spectral reflectances, microwave data and SVAT modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple approach to monitor crop biomass from C-band radar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 69, pp.179-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337634v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to monitor crop biomass from C-band radar data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Soil evaporation : a new parameterisation of the soil resistance based on soil surface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 69, pp.179-188</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (2), pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684792v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil evaporation : a new parameterisation of the soil resistance based on soil surface measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.837-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00090-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685657v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil evaporation : a new parameterisation of the soil resistance based on soil surface measurements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of energy fluxes from thermal infrared, spectral reflectances, microwave data and SVAT modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chauki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.829-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00089-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685011v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+                <w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Chanzy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (7), pp.837-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00090-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337630v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of passive microwave remote sensing to monitor soil moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schmugge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Thomas Schmugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 18 (1), pp.27-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 18 (1), pp.27-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695648v1</w:t>
+                <w:t xml:space="preserve">hal-00885868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture monitoring at field scale using automatic capacitance probes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Tests of a new TDR-method to measure soil water content profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 16, pp.C482</w:t>
+              <w:t xml:space="preserve">, 1998, 16, pp.C525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686141v1</w:t>
+                <w:t xml:space="preserve">hal-02697341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of a new TDR-method to measure soil water content profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Estimating the root-zone soil moisture from remote sensing observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 16, pp.C525</w:t>
+              <w:t xml:space="preserve">, 1998, 16, pp.C477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697341v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the root-zone soil moisture from remote sensing observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Use of passive microwave remote sensing to monitor soil moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (1), pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19980102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686140v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of passive microwave remote sensing to monitor soil moisture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+                <w:t xml:space="preserve">Soil moisture monitoring at field scale using automatic capacitance probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schmugge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Dalila Mohrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Calvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (1), pp.27-43</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16, pp.C482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885868v1</w:t>
+                <w:t xml:space="preserve">hal-02686141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture monitoring at the field scale using automatic capacitance probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mohrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10461,51 +10461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.H.J. Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,51 +10586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Droogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10685,90 +10685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne microwave radiometry on a semi-arid area during HAPEX-Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Schmugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10810,77 +10810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil microwave effective temperature at L and C bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 35 (3), pp.570-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10905,90 +10905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne microwave radiometry on a semi-arid area during HAPEX-Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Schmugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11051,77 +11051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la teneur en eau du sol par la méthode capacitive à l'échelle parcellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 39-40, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11140,416 +11140,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature and soil moisture retrieval in the Sahel from airborne multifrequency microwave radiometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+                <w:t xml:space="preserve">Surface temperature and soil moisture retrieval in the Sahel from airborne multi-frequency microwave radiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 34 (2), pp.588-600</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 34 (2), pp.588-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.485135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685888v1</w:t>
+                <w:t xml:space="preserve">meteo-05337564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water content determination using a digital ground-penetrating radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarussov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 60 (5), pp.1318-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature and soil moisture retrieval in the Sahel from airborne multi-frequency microwave radiometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+                <w:t xml:space="preserve">Surface temperature and soil moisture retrieval in the Sahel from airborne multifrequency microwave radiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 34 (2), pp.588-600. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 34 (2), pp.588-600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/36.485135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337564v1</w:t>
+                <w:t xml:space="preserve">hal-02685888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiométrie micro-onde dans le cas de couverts végétaux partiels : estimation de la teneur en eau du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haboudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 22 (2), pp.208-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11568,1196 +11568,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture and temperature profile effects on microwave emission at low frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A simple algorithm to retrieve soil moisture and vegetation biomass using passive microwave measurements over crop fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 54 (2), pp.85-97</w:t>
+              <w:t xml:space="preserve">, 1995, 51, pp.331-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709693v1</w:t>
+                <w:t xml:space="preserve">hal-02709289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+                <w:t xml:space="preserve">Retrieval of surface parameters from microwave radiometry over open canopies at high frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Haboudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 53, pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0034-4257(95)00080-K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701103v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple algorithm to retrieve soil moisture and vegetation biomass using passive microwave measurements over crop fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A composite discrete-continuous approach to model the microwave emission of vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bruguier</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0034-4257(94)00081-W⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (1), pp.201-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.368208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337523v1</w:t>
+                <w:t xml:space="preserve">meteo-05337514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of surface parameters from microwave radiometry over open canopies at high frequencies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Driss Haboudane</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, pp.61-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337543v1</w:t>
+                <w:t xml:space="preserve">hal-02701103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite discrete-continuous approach to model the microwave emission of vegetation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A simple algorithm to retrieve soil moisture and vegetation biomass using passive microwave measurements over crop fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+                <w:t xml:space="preserve">Nadine Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 33 (1), pp.201-211. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51 (3), pp.331-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/36.368208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0034-4257(94)00081-W⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337514v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple algorithm to retrieve soil moisture and vegetation biomass using passive microwave measurements over crop fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Bruguier</w:t>
+                <w:t xml:space="preserve">Microwave dielectric properties of a silt-loam at high frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (3), pp.634-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.387579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709289v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave dielectric properties of a silt-loam at high frequencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">Microwave dielectric properties of silt-loam at high frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 33 (3), pp.634-642. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 33 (3), pp.634-642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/36.387579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337547v1</w:t>
+                <w:t xml:space="preserve">hal-02706003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave dielectric properties of silt-loam at high frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Soil moisture and temperature profile effects on microwave emission at low frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 54 (2), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0034-4257(95)00133-L⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706003v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture and temperature profile effects on microwave emission at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 54 (2), pp.85-97. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 54 (2), pp.85-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337535v1</w:t>
+                <w:t xml:space="preserve">hal-02709693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'humidite des sols avec un georadar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarussov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 31-32, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12821,51 +12821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14, pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12890,51 +12890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface soil moisture maps using airborne PBMR and Portos measurements in Hapex Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 12 (2), pp.C339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12953,830 +12953,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave emission of vegetation : sensitivity to leaf characteristics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de l'humidité des sols par une méthode capacitive : analyse des facteurs influençant la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lopes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jc Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 31 (3), pp.716-726</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (1), pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704373v1</w:t>
+                <w:t xml:space="preserve">hal-00885528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'humidité des sols par une méthode capacitive : analyse des facteurs influençant la mesure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jc Fumanal</w:t>
+                <w:t xml:space="preserve">Mesure de l'humidite des sols par une methode capacitive : analyse des facteurs influencant la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bruckler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Chanzy</w:t>
+                <w:t xml:space="preserve">J.M. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13 (1), pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885528v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'humidite des sols par une methode capacitive : analyse des facteurs influencant la mesure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Basic soil surface characteristics derived from active microwave remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13 (1), pp.57-73</w:t>
+              <w:t xml:space="preserve">Remote Sensing Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 7, pp.303-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710443v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic soil surface characteristics derived from active microwave remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Microwave emission of vegetation : sensitivity to leaf characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 31 (3), pp.716-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.225537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711222v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05337483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave emission of vegetation : sensitivity to leaf characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Inversion of surface parameters from passive microwave measurements over a soybean field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Lopes</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Ya Qiu Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 46, pp.61-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/36.225537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">meteo-05337483v1</w:t>
+                <w:t xml:space="preserve">hal-02702533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of surface parameters from passive microwave measurements over a soybean field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Significance of soil surface moisture with respect to daily bare soil evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">- Ya Qiu Jin</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 46, pp.61-72</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 29 (4), pp.1113-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702533v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of soil surface moisture with respect to daily bare soil evaporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Microwave emission of vegetation : sensitivity to leaf characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 29 (4), pp.1113-1125</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 31 (3), pp.716-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701344v1</w:t>
+                <w:t xml:space="preserve">hal-02704373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a microwave backscatter model for retrieving soil moisture over bare soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vidal Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13827,51 +13827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des mesures obtenues par teledetection avec des modeles semi empiriques d'estimation de l'evaporation sur sol nu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13922,51 +13922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils satellitaires et les produits Agrhymet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille climatique satellitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 16, pp.32-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14036,51 +14036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet fonds commun INRA / CIRAD. Impact du semis direct sous couverture sur la structure du sol et la matière organique: conséquences sur les propriétés physiques et les ressources azotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Maraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14098,64 +14098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de l'apport de verre pilé à la surface du champ et de son incorporation dans la couche travaillée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14229,77 +14229,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitement de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mohrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">96 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14343,64 +14343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mohrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14463,77 +14463,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14657,51 +14657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
@@ -14747,103 +14747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des changements globaux sur l’évolution quantitative des ressources en eau en plaine de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -14924,51 +14924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Richard; PIerre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
@@ -15010,51 +15010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources hydriques en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15118,51 +15118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources hydriques en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15239,90 +15239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition des habitats naturels et agricoles vue par le programme Astuce et Tic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15377,77 +15377,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan hydrique des agrosystèmes de Crau face aux changements globaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15502,90 +15502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Proximal Sensors to Continuously Monitor Agricultural Soil Physical Conditions for Tillage Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rouveure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proximal Soil Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -15636,51 +15636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation from soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of water science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcel Dekker, 2003, 0-8247-4241-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15699,178 +15699,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave emission from soil and vegetation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Surface emissivity data from PORTOS-Avignon experiment. Appendix B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiative transfer models for microwave radiometry. Final report of project 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office for Official Publications of the European Communities, 2000, 92-828-9842-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836449v1</w:t>
+                <w:t xml:space="preserve">hal-02840825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval capabilities of L-Band 2-D interferometric radiometry over land surfaces (SMOS Mission)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15906,178 +15945,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface emissivity data from PORTOS-Avignon experiment. Appendix B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Microwave emission from soil and vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Raju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiative transfer models for microwave radiometry. Final report of project 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office for Official Publications of the European Communities, 2000, 92-828-9842-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840825v1</w:t>
+                <w:t xml:space="preserve">hal-02836449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la teneur en eau et du potentiel hydrique dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16141,51 +16141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la teneur en eau de surface des sols nus a l'aide des mesures hyperfrequences actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16326,51 +16326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEF8FCCA"/>
+    <w:nsid w:val="8C3A096F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16557,51 +16557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-chanzy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7676-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AEI-8567-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pareja-Serrano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonz&#225;lez-Piqueras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Webber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Morell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combemale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clastre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000887" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Mohammed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujun Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie-Jan Hendricks Franssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosolem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez Alzamora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Stefan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amazirh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018233" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J683R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-969-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lawrence" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng Shi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2013.2253972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.077" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120709773" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourtier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0065-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Walker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2050488" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Onier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2053714" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambarel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318860v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2075935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NCW3QVLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00467991v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.12.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVKRSDX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665883v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8010256" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00284681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914806" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mumen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005765" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388076v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914808" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmei Jiang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Chen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.876706" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674678v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160412231269652" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pard&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waldteufel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817976" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2004.826820" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boivin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2003.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-481RXSF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Louvigny" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001820" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2002.1000330" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Paloscia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pampaloni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruisi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002040" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682121v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000958" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683625v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110107671" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macelloni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paloscia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pampaloni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruisi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Dechambre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670572v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Rosny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frangi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00103-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NL76TJG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerriero" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697688v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00090-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WJ52VR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337634v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bergaoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00089-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N0NMQL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685657v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685011v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337630v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695648v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmugge" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19980102" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686141v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686140v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885868v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmugge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Calvet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684813v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Boisvert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H.J. Gwyn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Major" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Cuenca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouwer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Droogers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683761v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Schmugge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Oevelen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raju" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337592v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J van Oevelen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(96)03163-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6K71JV3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689548v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685888v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691745v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarussov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Judge" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337564v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.485135" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboudane" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337523v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(94)00081-W" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07VR5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337543v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Haboudane" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(95)00080-K" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RBMHZ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337514v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosjean" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.368208" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709289v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruguier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337547v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.387579" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706003v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguerre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337535v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Raju" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(95)00133-L" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQDG2Q66-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707268v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705296v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711952v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704373v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaudu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mathieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Fumanal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruckler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710443v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mathieu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fumanal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711222v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanzy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.225537" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702533v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ya Qiu Jin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701344v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700108v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal Madjar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Autret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723068v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720013v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domergue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828086v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842253v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834848v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourlet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127877v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601939v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603517v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Banton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400680.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823541v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_26" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829253v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836449v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840241v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840825v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839085v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843278v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-chanzy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7676-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AEI-8567-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pareja-Serrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonz&#225;lez-Piqueras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Webber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Mohammed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Morell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combemale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clastre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000887" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Stefan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amazirh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujun Han" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie-Jan Hendricks Franssen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosolem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez Alzamora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633365v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-969-2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J683R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.077" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lawrence" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2013.2253972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Gaudu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120709773" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555877v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambarel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Onier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2053714" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Walker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2050488" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2075935" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourtier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0065-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661858v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00467991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.12.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NCW3QVLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVKRSDX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00284681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914806" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914808" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mumen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005765" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8010256" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingmei Jiang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Chen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.876706" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674678v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678334v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pard&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waldteufel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817976" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145569v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosford" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160412231269652" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2004.826820" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boivin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2003.08.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-481RXSF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Louvigny" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001820" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038991v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Paloscia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pampaloni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruisi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dechambre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000958" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681138v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683625v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110107671" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673195v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macelloni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paloscia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pampaloni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruisi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Dechambre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005157v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2002.1000330" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670572v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Rosny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frangi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerriero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645055v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00103-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NL76TJG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685011v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337630v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00090-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WJ52VR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337634v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bergaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00089-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N0NMQL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697688v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885868v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmugge" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Calvet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686140v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmugge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19980102" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695685v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684813v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Boisvert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H.J. Gwyn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Major" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Cuenca" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouwer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Droogers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683761v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Schmugge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Oevelen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raju" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337592v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J van Oevelen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(96)03163-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6K71JV3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689548v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337564v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.485135" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691745v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarussov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Judge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonn" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685888v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboudane" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709289v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruguier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337543v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Haboudane" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(95)00080-K" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RBMHZ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337514v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosjean" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.368208" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701103v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337523v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(94)00081-W" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07VR5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337547v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.387579" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706003v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguerre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337535v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Raju" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-4257(95)00133-L" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQDG2Q66-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709693v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707268v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705296v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711952v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885528v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaudu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mathieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Fumanal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruckler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710443v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mathieu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fumanal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711222v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337483v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanzy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.225537" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702533v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ya Qiu Jin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701344v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704373v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700108v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal Madjar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Autret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723068v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720013v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domergue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828086v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842253v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834848v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourlet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127877v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601939v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603517v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Banton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400680.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336619v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Dangeard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecerf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823541v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_26" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829253v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840825v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840241v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836449v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839085v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843278v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>