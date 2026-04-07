--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -173,1411 +173,313 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
-[...1190 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion Bonding/Welding of Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Krawczak; André Chateau Akué Asséko; Chung-Hae Park. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 179 p., 2024, 978-3-0365-9964-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-0365-9964-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MODELISATION THERMIQUE DES PROCEDES DE TRANSFORMATION DES MATERIAUX POLYMERES ET COMPOSITES : Application au soudage laser et à l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Génie des procédés. Université de Lille; IMT Nord Europe, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05530414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABSTRACT - Assemblage de composite carbone hybride thermoplastique - thermodurcissable : personnalisation de structures complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1586,736 +488,1928 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and modeling of laser transmission welded polyetherketoneketone (PEKK) joints: influence of process parameters and annealing on weld properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Matus-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.100252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Effect of Interface Temperature on Molecular Interdiffusion during Laser Transmission Welding of 3D-Printed Composite Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Fusion Bonding/Welding of Polymer Composites, 16 (18), pp.6121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16186121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser intensity and surface distribution identification at weld interface during laser transmission welding of thermoplastic polymers: A combined numerical inverse method and experimental temperature measurement approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh‐duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ha-Xuyen NGUYEN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (9), pp.2795-2805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.26405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling inverse fin method with infrared thermography to determine the effective thermal conductivity of extruded thermoplastic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duborper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMST Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42791-020-00036-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the developed temperature field on the molecular interdiffusion at the interface in infrared welding of polycarbonate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, p. 53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.04.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical analysis of effective thermal conductivity of plastic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duborper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (20), pp.9217 - 9228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0161-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, p. 293-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506598v1</w:t>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, p. 304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser transmission welding of PEKK: Influence of material properties and process parameters on the weld strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Matus-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2023 - 26th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. pp.1829-1840, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644902479-198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method of measuring the effective thermal conductivity of thermoplastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060001.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared welding process on composite: Effect of interdiffusion at the welding interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. art.020011 - 6 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of effective thermal conductivity of plastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Cellular Materials Conference (CellMAT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling in composite transmission laser welding process: light scattering and absorption phenomena coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2014 - 17th Conference of the European Scientific Association on Material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Espoo, Finland. p.1560-1567, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2325,124 +2419,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion Bonding/Welding of Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2452,154 +2546,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sihwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2609,114 +2703,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du procédé de soudage laser des composites thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Lille 1 - Sciences et technologies (Villeneuve-d'Ascq ; 1970-2017); École nationale supérieure des techniques industrielles et des mines (Douai, Nord ; 1878-2016), 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014LIL10066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04610379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2863,51 +2957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04200470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;duc Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen NGUYEN" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-020-00036-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0161-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008064" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04610379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL10066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05530414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04200470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;duc Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen NGUYEN" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-020-00036-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0161-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04610379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL10066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>