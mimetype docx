--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Chrysochoos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of nonlinear viscoelasticity and stress softening in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.105818. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the hygrothermal behaviour of various building limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffray Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 120, pp.115477. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field investigation of dissipative mechanisms and thermoelastic inversion effects within glass-fiber reinforced polyamides subjected to low-cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.111990. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic/mesoscopic approach to the grains boundaries fracture: The case of UO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Jelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, pp.111029. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and energy analysis of DMTA tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.9726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697346v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Study of the Properties and Behavior under Uniaxial Tensile Stress of Some Représentative UO2 Grain Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Jelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04210078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098095v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multi-physical approach to connection ageing in power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114513. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGBT Wirebonds Ageing: A New Test Bench Development for Dedicated Modules Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.161 - 169. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.240401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermomechanical Framework for Analysis of Microstructural Evolution: Application to Olivine Rocks at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.8474-8507. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition preprocessing of infrared images to rapidly assess stress-induced heat source fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.132-152. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2017.1281553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the onset of strain concentration zones in wet polyamide 6.6 subjected to cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high cycle fatigue for single phase ductile materials: Comparison between α-iron, copper and α-brass polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.326 - 338. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dissipation in Very High Cycle Fatigue for Polycrystalline Pure Copper and Armco Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 664, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.664.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber orientation effects on heat source distribution in reinforced polyamide 6.6 subjected to low cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 90 (1), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10665-014-9720-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation Assessments During Dynamic Very High Cycle Fatigue Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.699-709. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9857-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of relative humidity and loading frequency on the PA6.6 thermomechanical cyclic behavior: Part II. Energy aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD preprocessing of IR thermal data to assess heat source distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.725-739. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9858-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behavior of PA6.6 composites subjected to low cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of relative humidity and loading frequency on the PA6.6 cyclic thermomechanical behavior: Part I. mechanical and thermal aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.290-298. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dissipation and Self-Heating due to Microplastic Deformation Mechanisms at Very High Cycle Fatigue for Single-Phase Ductile Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783-786, pp.2278-2283. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.783-786.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of stored and dissipated energies associated with cyclic loadings of dry polyamide 6.6 specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.155-167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric consequences of thermal softening in Johnson-Cook's model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and microstructural effects associated with fatigue crack initiation on an Armco iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography applied to the analysis of material behavior: a brief overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2012.746069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des couplages en thermomécanique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (5-6), pp.673-724. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1997.10511299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Analysis of the Cyclic Behavior of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dissipated Energy on Shear Band Spacing in HY100 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and dissipated energies for high cycle fatigue of 2024-T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.117-121. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of stored energy associated with localized necking of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.245-262. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on adiabatic shear band spacing: influence de l'énergie dissipée sur la formation des bandes de cisaillement adiabatique multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two field multibody method for periodic homogenization in fracture mechanics of nonlinear heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Local Approach to Fracture (1986–2006): Selected papers from the 9th European Mechanics of Materials Conference, 75 (11), pp.3378-3398. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2007.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Balance of a Semicrystalline Polymer During Local Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.468-474. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00412.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of heat sources accompanying the fatigue of 2024 T3 aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Galietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.977-984. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of anisotropic terra cotta ceramics determined by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5), pp.2303-2310. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of terra cotta ceramics characterized by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.642-647. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2007)19:8(642)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth fracture dynamics of functionnaly graded materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pérales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, EURODYMAT 2006 - 8th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading, 134, pp.367-371. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic effects accompanying the deformation of PMMA and PC polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (8), pp.648-653. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of polymer behaviour using a pixel calibration of an IRFPA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.2.153-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of dissipative and thermoelastic effects associated with the fatigue behavior of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.221-229. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-1123(03)00171-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic and dissipative effects related to the fatigue of 2024 T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Eva Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Galietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (1), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.1.99-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes dissipatifs liés à la propagation de lèvres de striction dans un polymère semi-cristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermographie infrarouge, un outil en puissance pour étudier le comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical effects accompanying the localized necking of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.422-427. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1290-0729(02)01334-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and dissipative effects accompanying Lüders band propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 307 (1-2), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(00)01975-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic manifestations of localisation phenomena in steels by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.189-211. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01113-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du couplage thermomécanique sur la propagation d'un front de changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (8), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1620-7742(01)01376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain localization during tensile tests by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02323101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infrared image processing to analyse the calorific effects accompanying strain localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (16), pp.1759-1788. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-7225(00)00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-elastic and pseudo-viscoelastic models for shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine des sciences techniques. Série de mécanique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et modélisation numérique des couplages thermomécaniques dans les matériaux solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (7), pp.582-606. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0035-3159(98)80036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reformulation des transitions de phase du premier ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine des sciences techniques. Série de mécanique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (3), pp.283-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and Pseudoelasticity of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (4), pp.489-509. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-7225(97)00052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des mécanismes de localisation dans des aciers doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326, pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Constitutive Equations for Numerical Simulations of SMA's Structures. Effects of Thermomechanical Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Löbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C1), pp.C1-347-C1-356. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance of thermoelastic martensite transformation under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 162 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0029-5493(95)01140-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages thermomécaniques du comportement pseudoélastique d'alliages Cu-Zn-Al et Ni-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Löbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 320, pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse expérimentale du comportement thermomécanique d'un alliage à mémoire de forme de type Cu-Zn-Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Thermo-mechanical Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Belmahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 44 (1), pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic and dissipated work and stored energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chezeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 114 (3), pp.323-333. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0029-5493(89)90110-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermomécanique des lois de comportement par thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Chezeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 24 (2), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01989002402021500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile test microcalorimetry for thermomechanical behaviour law analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 108, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-5093(89)90402-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan énergétique en élastoplasticité grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 580, pp.985-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des couplages hygrothermiques au sein de pierres naturelles de construction dans le contexte de l'habitat méditerranéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cevaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoMaD 2025 - Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal Performance Investigation of Building Limestones in Variable Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMS 2024 - 78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Thermal Cycling Frequency on IGBT Power Module Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2022, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/565822120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle atomistique-continue pour la détermination de la rupture des joints de grains dans le dioxyde d'uranium – UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Jelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermomechanical couplings on viscoelastic behaviour of polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2019 - Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast active cycling power test bench using dedicated modules assemblies for studying wire bond ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PCIM Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique du comportement des matériaux sous chargement cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une vision variationnelle de la mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time and thermo-mechanical couplings on polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous dissipation and thermo-mechanical coupling effect in the polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials - MTDM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique du comportement en fatigue des matériaux : stabilisation cyclique et limite de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of cyclic behavior of materials : dissipative and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lagrange 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of IRT and DIC techniques for tracking spatial heterogeneities of thermomechanical responses of SGFR PA6.6 specimens subjected to fatigue loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la Thermographie Infrarouge Quantitative en Mécanique des Matériaux : le rôle fondateur et fédérateur du LMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du LMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des mécanismes dissipatifs et des effets de couplage thermomécanique à l'échelle mésoscopique pour la tenue en fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées de Printemps SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation cyclique du polyéthylène : expériences et modélisation thermo-viscoélastique non-linéaire fortement couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique du comportement thermomécanique du PA6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPOS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Giens, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Relative Humidity on the Thermomechanical Behavior of PA6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Greenville, United States. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of material behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Showcase on leading edge experimental techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Teddington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing of temperature measurement by IR techniques using POD truncated basis for heat source estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QIRT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21611/qirt.2014.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation measurements during ultrasonic fatigue tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Cycle Fatigue for single phase ductile materials: slip band appearance criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, SENLIS, France. pp.616-625, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydro-mécanique de propagation de fissures dans un milieu poreux déformable : Application au stockage géologique de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Saber Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cangémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brusselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets dissipatifs en fatigue : étude de l'influence de la fréquence de sollicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical framework for analysis of grain size evolution during high temperature creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of the thermomechanical behavior of reinforced polyamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high cycle fatigue for single phase ductile materials: microplasticity and energy dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pékin, China. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and dissipation for polycrystalline pure copper under very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Fatigue Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Fatigue Crack Initiation Mechanism on an Armco Iron by Dissipation Assessments and Microstructural Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chow Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Crack Paths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Gaeta, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field calorimetric assessments for the characterization of the high cycle fatigue progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dissipation in copper during VHCF loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity evolution in polycrystalline pure copper subjected to very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Very High Cycle Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity in polycrystalline pure copper subjected to very high cycle fatigue: thermal and microstructural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation des métaux en fatigue gigacyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of phase change localization in monocrystalline shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stability and Nonlinear Solid Mechanics, symposium in honor of Nguyen Quoc Son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material transformation studies with full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of stored energy in finite elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on shear band spacing in HY100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche locale de la fissuration dynamique de matériaux à gradients de propriétés. Application au Zircaloy fydruré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pérales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the yield behaviour of semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandropoulis, Greece. pp.871-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs thermomécaniques et effets d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of heterogeneous graded materials : from microstructure to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pérales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Mechanics of Materials Conference- EMMC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Moret sur Loing, France. pp.441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth fracture dynamics of functionnaly graded materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pérales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.367-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIRT & DIC association to analyze the thermomechanical behaviour of a semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio calorimetrico e cinematico alla fatica in una lega di alluminio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIAS, XXXII Convegno Nazionale dell'Aassocazione Italiana per l'Analisi delle Sollecitazion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ancona, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement thermomécanique des matériaux par mesure de chaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAMCOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinematical analysis of rubber-like coupling effects in necked polyamide samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement des matériaux par mesure de champs thermiques et cinématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LARMAUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermiques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005, Mini colloque : Mesure de champ et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermomécaniques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des sources de chaleur accompagnant la fatigue à grand nombre de cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT - Thermographie infrarouge appliquée à l’Automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA Peugeot-Citroën, Oct 2004, Poissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and Thermoelastic Coupling Associated with Fatigue of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Eva Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics, Models and Methods in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Springer, pp.147-156, 2012, Lecture Notes in Applied and Computational Mechanics, 978-3-642-24637-1. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24638-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic elements of metrology and introduction to the various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grediac (Editor), Francois Hild (Editor). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-118-57847-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de base de métrologie et introduction aux différentes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.27-54, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.467-496, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of phase change front in monocrystalline SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical modelling and computational issues in civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-378, 2005, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-32399-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle and infrared images processing applied to the analysis of the thermomechanical behaviour of a semicrystalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.167-174, 2004, 978-3-642-07529-2. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de couplage et effets dissipatifs accompagnant la déformation des matériaux solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Quiberon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02057720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIR & TPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02057704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IR thermal images to heat source assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Summer School Identification procedures using full-field measurements, applications in mechanics of materials and structures, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02057614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Chrysochoos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the hygrothermal behaviour of various building limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffray Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 120, pp.115477. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of nonlinear viscoelasticity and stress softening in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.105818. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic/mesoscopic approach to the grains boundaries fracture: The case of UO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Jelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320, pp.111029. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field investigation of dissipative mechanisms and thermoelastic inversion effects within glass-fiber reinforced polyamides subjected to low-cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.111990. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and energy analysis of DMTA tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.9726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697346v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Study of the Properties and Behavior under Uniaxial Tensile Stress of Some Représentative UO2 Grain Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Jelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04210078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098095v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multi-physical approach to connection ageing in power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114513. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGBT Wirebonds Ageing: A New Test Bench Development for Dedicated Modules Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.161 - 169. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.240401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermomechanical Framework for Analysis of Microstructural Evolution: Application to Olivine Rocks at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.8474-8507. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition preprocessing of infrared images to rapidly assess stress-induced heat source fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.132-152. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2017.1281553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dissipation in Very High Cycle Fatigue for Polycrystalline Pure Copper and Armco Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 664, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.664.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the onset of strain concentration zones in wet polyamide 6.6 subjected to cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.9-25. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high cycle fatigue for single phase ductile materials: Comparison between α-iron, copper and α-brass polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.326 - 338. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD preprocessing of IR thermal data to assess heat source distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.725-739. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9858-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation Assessments During Dynamic Very High Cycle Fatigue Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.699-709. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9857-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of relative humidity and loading frequency on the PA6.6 thermomechanical cyclic behavior: Part II. Energy aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber orientation effects on heat source distribution in reinforced polyamide 6.6 subjected to low cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 90 (1), pp.13-36. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10665-014-9720-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behavior of PA6.6 composites subjected to low cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of relative humidity and loading frequency on the PA6.6 cyclic thermomechanical behavior: Part I. mechanical and thermal aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.290-298. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dissipation and Self-Heating due to Microplastic Deformation Mechanisms at Very High Cycle Fatigue for Single-Phase Ductile Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783-786, pp.2278-2283. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.783-786.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of stored and dissipated energies associated with cyclic loadings of dry polyamide 6.6 specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.155-167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric consequences of thermal softening in Johnson-Cook's model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and microstructural effects associated with fatigue crack initiation on an Armco iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography applied to the analysis of material behavior: a brief overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2012.746069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des couplages en thermomécanique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (5-6), pp.673-724. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1997.10511299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Analysis of the Cyclic Behavior of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dissipated Energy on Shear Band Spacing in HY100 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and dissipated energies for high cycle fatigue of 2024-T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.117-121. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of stored energy associated with localized necking of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.245-262. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two field multibody method for periodic homogenization in fracture mechanics of nonlinear heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Local Approach to Fracture (1986–2006): Selected papers from the 9th European Mechanics of Materials Conference, 75 (11), pp.3378-3398. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2007.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Balance of a Semicrystalline Polymer During Local Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.468-474. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00412.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on adiabatic shear band spacing: influence de l'énergie dissipée sur la formation des bandes de cisaillement adiabatique multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of terra cotta ceramics characterized by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.642-647. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2007)19:8(642)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of heat sources accompanying the fatigue of 2024 T3 aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Galietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.977-984. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of anisotropic terra cotta ceramics determined by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5), pp.2303-2310. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth fracture dynamics of functionnaly graded materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pérales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, EURODYMAT 2006 - 8th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading, 134, pp.367-371. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic effects accompanying the deformation of PMMA and PC polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (8), pp.648-653. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of polymer behaviour using a pixel calibration of an IRFPA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.2.153-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of dissipative and thermoelastic effects associated with the fatigue behavior of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.221-229. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-1123(03)00171-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic and dissipative effects related to the fatigue of 2024 T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Eva Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Galietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (1), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.1.99-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes dissipatifs liés à la propagation de lèvres de striction dans un polymère semi-cristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical effects accompanying the localized necking of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.422-427. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1290-0729(02)01334-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermographie infrarouge, un outil en puissance pour étudier le comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and dissipative effects accompanying Lüders band propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 307 (1-2), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(00)01975-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic manifestations of localisation phenomena in steels by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.189-211. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01113-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du couplage thermomécanique sur la propagation d'un front de changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (8), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1620-7742(01)01376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain localization during tensile tests by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02323101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infrared image processing to analyse the calorific effects accompanying strain localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (16), pp.1759-1788. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-7225(00)00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-elastic and pseudo-viscoelastic models for shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine des sciences techniques. Série de mécanique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reformulation des transitions de phase du premier ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine des sciences techniques. Série de mécanique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43 (3), pp.283-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et modélisation numérique des couplages thermomécaniques dans les matériaux solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (7), pp.582-606. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0035-3159(98)80036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and Pseudoelasticity of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (4), pp.489-509. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-7225(97)00052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des mécanismes de localisation dans des aciers doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326, pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Constitutive Equations for Numerical Simulations of SMA's Structures. Effects of Thermomechanical Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Löbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C1), pp.C1-347-C1-356. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance of thermoelastic martensite transformation under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 162 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0029-5493(95)01140-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages thermomécaniques du comportement pseudoélastique d'alliages Cu-Zn-Al et Ni-Ti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Löbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 320, pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse expérimentale du comportement thermomécanique d'un alliage à mémoire de forme de type Cu-Zn-Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Thermo-mechanical Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Belmahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 44 (1), pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile test microcalorimetry for thermomechanical behaviour law analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 108, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0921-5093(89)90402-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic and dissipated work and stored energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chezeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 114 (3), pp.323-333. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0029-5493(89)90110-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermomécanique des lois de comportement par thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Chezeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 24 (2), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01989002402021500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan énergétique en élastoplasticité grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 580, pp.985-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des couplages hygrothermiques au sein de pierres naturelles de construction dans le contexte de l'habitat méditerranéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cevaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoMaD 2025 - Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal Performance Investigation of Building Limestones in Variable Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide Uwizeyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMS 2024 - 78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle atomistique-continue pour la détermination de la rupture des joints de grains dans le dioxyde d'uranium – UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Jelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Thermal Cycling Frequency on IGBT Power Module Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2022, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/565822120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast active cycling power test bench using dedicated modules assemblies for studying wire bond ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PCIM Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermomechanical couplings on viscoelastic behaviour of polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2019 - Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous dissipation and thermo-mechanical coupling effect in the polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mechanics of Time-Dependent Materials - MTDM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique du comportement des matériaux sous chargement cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une vision variationnelle de la mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time and thermo-mechanical couplings on polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique du comportement en fatigue des matériaux : stabilisation cyclique et limite de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of cyclic behavior of materials : dissipative and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Lagrange 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la Thermographie Infrarouge Quantitative en Mécanique des Matériaux : le rôle fondateur et fédérateur du LMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du LMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of IRT and DIC techniques for tracking spatial heterogeneities of thermomechanical responses of SGFR PA6.6 specimens subjected to fatigue loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des mécanismes dissipatifs et des effets de couplage thermomécanique à l'échelle mésoscopique pour la tenue en fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées de Printemps SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation cyclique du polyéthylène : expériences et modélisation thermo-viscoélastique non-linéaire fortement couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique du comportement thermomécanique du PA6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPOS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Giens, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Relative Humidity on the Thermomechanical Behavior of PA6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Greenville, United States. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of material behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Showcase on leading edge experimental techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Teddington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing of temperature measurement by IR techniques using POD truncated basis for heat source estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QIRT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21611/qirt.2014.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydro-mécanique de propagation de fissures dans un milieu poreux déformable : Application au stockage géologique de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Saber Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cangémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brusselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets dissipatifs en fatigue : étude de l'influence de la fréquence de sollicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Cycle Fatigue for single phase ductile materials: slip band appearance criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, SENLIS, France. pp.616-625, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation measurements during ultrasonic fatigue tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical framework for analysis of grain size evolution during high temperature creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of the thermomechanical behavior of reinforced polyamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Benaarbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high cycle fatigue for single phase ductile materials: microplasticity and energy dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pékin, China. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Fatigue Crack Initiation Mechanism on an Armco Iron by Dissipation Assessments and Microstructural Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chow Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Crack Paths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Gaeta, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and dissipation for polycrystalline pure copper under very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Fatigue Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field calorimetric assessments for the characterization of the high cycle fatigue progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity evolution in polycrystalline pure copper subjected to very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Very High Cycle Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dissipation in copper during VHCF loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity in polycrystalline pure copper subjected to very high cycle fatigue: thermal and microstructural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation des métaux en fatigue gigacyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of phase change localization in monocrystalline shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stability and Nonlinear Solid Mechanics, symposium in honor of Nguyen Quoc Son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material transformation studies with full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of stored energy in finite elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on shear band spacing in HY100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche locale de la fissuration dynamique de matériaux à gradients de propriétés. Application au Zircaloy fydruré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pérales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the yield behaviour of semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandropoulis, Greece. pp.871-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement thermomécanique des matériaux par mesure de chaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LAMCOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinematical analysis of rubber-like coupling effects in necked polyamide samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio calorimetrico e cinematico alla fatica in una lega di alluminio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIAS, XXXII Convegno Nazionale dell'Aassocazione Italiana per l'Analisi delle Sollecitazion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ancona, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs thermomécaniques et effets d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of heterogeneous graded materials : from microstructure to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pérales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Mechanics of Materials Conference- EMMC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Moret sur Loing, France. pp.441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth fracture dynamics of functionnaly graded materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pérales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.367-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIRT & DIC association to analyze the thermomechanical behaviour of a semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement des matériaux par mesure de champs thermiques et cinématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LARMAUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermiques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005, Mini colloque : Mesure de champ et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermomécaniques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des sources de chaleur accompagnant la fatigue à grand nombre de cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT - Thermographie infrarouge appliquée à l’Automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA Peugeot-Citroën, Oct 2004, Poissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and Thermoelastic Coupling Associated with Fatigue of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Eva Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics, Models and Methods in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Springer, pp.147-156, 2012, Lecture Notes in Applied and Computational Mechanics, 978-3-642-24637-1. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24638-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic elements of metrology and introduction to the various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grediac (Editor), Francois Hild (Editor). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-118-57847-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de base de métrologie et introduction aux différentes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.27-54, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.467-496, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of phase change front in monocrystalline SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical modelling and computational issues in civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-378, 2005, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-32399-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle and infrared images processing applied to the analysis of the thermomechanical behaviour of a semicrystalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.167-174, 2004, 978-3-642-07529-2. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de couplage et effets dissipatifs accompagnant la déformation des matériaux solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Quiberon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02057720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIR & TPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02057704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IR thermal images to heat source assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Summer School Identification procedures using full-field measurements, applications in mechanics of materials and structures, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02057614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05505719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Benaarbia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697346v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2017.1281553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.04.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lam Phung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.664.33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-014-9720-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9857-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.10.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9858-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.02.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.2278" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.01.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Wagner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bathias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2012.746069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511299" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oussouaddi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001592" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giancane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dattoma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2009.08.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2760WMBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouadoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.07.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00412.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBE17883CB2F54FBE2D02F7BAA626545A4278AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Morabito" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Galietti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.06.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572427v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.08.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2007)19:8(642)" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99099806976D15CFE5941D3B914D01B7DD86688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D9892EE8314B639A69790271AFE42C873E5577/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honorat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.153-171" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(03)00171-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eva Morabito" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Dattoma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Galietti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.99-116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01334-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)01975-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PBZ9P4K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#233;moz-Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01113-X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1620-7742(01)01376-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02323101" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(00)00002-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43A9B5FE5F740AF6E36959EB035A11BEAC8DD453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(98)80036-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/013E8792B9F1963412FE217C1DBACE01C719A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lobel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(97)00052-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1767DE627D91F19A7BAF9131BA693A68576A8C5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#246;bel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996133" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maisonneuve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(95)01140-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344923v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Belmahjoub" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338960v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caumon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chezeaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(89)90110-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21DWZGZ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chezeaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002402021500" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(89)90402-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2E41C9ED2DF837CDFB05D4F8F91A48A61497CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057545v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057441v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938140v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060991v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Barton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.116" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.113" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saber Cherif" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859654v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057357v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867761v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859814v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858665v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859802v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859693v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859685v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858940v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572346v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574706v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572354v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572350v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574942v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572474v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572470v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572461v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572554v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572553v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572564v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961215v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338517v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch16" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338477v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_7" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A1BE7AF08546EBFAC04F45C6CA74EDC209B22E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057254v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surrel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832812v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832805v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572561v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_22" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV72M2HR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342694v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_11" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292BC4F776074330B8CC16F5CFF3C621ED7423FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02057720v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02057704v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02057614v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05505719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Benaarbia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697346v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2017.1281553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lam Phung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.664.33" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.04.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9858-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9857-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.10.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-014-9720-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.02.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.2278" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.01.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Wagner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bathias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2012.746069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511299" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oussouaddi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001592" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giancane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dattoma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2009.08.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2760WMBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.07.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00412.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBE17883CB2F54FBE2D02F7BAA626545A4278AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouadoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2007)19:8(642)" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Morabito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Galietti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.06.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49D9892EE8314B639A69790271AFE42C873E5577/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134044" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99099806976D15CFE5941D3B914D01B7DD86688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honorat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.153-171" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(03)00171-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eva Morabito" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Dattoma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Galietti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.99-116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01334-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)01975-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PBZ9P4K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#233;moz-Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01113-X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1620-7742(01)01376-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02323101" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(00)00002-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43A9B5FE5F740AF6E36959EB035A11BEAC8DD453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(98)80036-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/013E8792B9F1963412FE217C1DBACE01C719A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lobel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(97)00052-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1767DE627D91F19A7BAF9131BA693A68576A8C5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#246;bel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996133" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maisonneuve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(95)01140-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344923v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Belmahjoub" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339684v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(89)90402-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2E41C9ED2DF837CDFB05D4F8F91A48A61497CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caumon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chezeaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(89)90110-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21DWZGZ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246044v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chezeaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002402021500" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057538v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057545v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057532v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057441v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938140v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060991v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Barton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057288v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.116" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saber Cherif" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859654v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243216v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.113" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859821v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057357v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867761v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859814v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859802v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Wang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858940v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858952v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572346v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574706v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572554v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572553v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572458v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574942v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572470v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572457v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572461v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572564v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961215v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338517v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch16" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338477v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_7" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A1BE7AF08546EBFAC04F45C6CA74EDC209B22E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057254v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surrel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832812v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832805v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572561v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_22" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV72M2HR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342694v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_11" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292BC4F776074330B8CC16F5CFF3C621ED7423FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02057720v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02057704v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02057614v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>