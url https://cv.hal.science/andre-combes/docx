--- v0 (2026-03-09)
+++ v1 (2026-05-12)
@@ -118,165 +118,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cinématographie de la contre-culture ouvrière: la trilogie de Christian Ziewer Liebe Mutter, mir geht’s gut (1971) – Schneeglöckchen blühen im September (1973) - Der aufrechte Gang (1975) - et son contexte.</w:t>
+                <w:t xml:space="preserve">Un film qui vient de loin : L'Antigone de Sophocle dans la transcription de Friedrich Hölderlin, retravaillée pour la scène par Bertolt Brecht et adaptée à l'écran par Danièle Huillet et Jean-Marie Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+              <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185117v1</w:t>
+                <w:t xml:space="preserve">hal-02186275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un film qui vient de loin : L'Antigone de Sophocle dans la transcription de Friedrich Hölderlin, retravaillée pour la scène par Bertolt Brecht et adaptée à l'écran par Danièle Huillet et Jean-Marie Straub</w:t>
+                <w:t xml:space="preserve">Une cinématographie de la contre-culture ouvrière: la trilogie de Christian Ziewer Liebe Mutter, mir geht’s gut (1971) – Schneeglöckchen blühen im September (1973) - Der aufrechte Gang (1975) - et son contexte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germanica</w:t>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186275v1</w:t>
+                <w:t xml:space="preserve">hal-02185117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalences d'une mytho-cinématographie de la résistance communiste: &amp;quot;Nackt unter Wölfen&amp;quot; (Nus parmi les loups) de Frank Beyer</w:t>
               </w:r>
@@ -1070,195 +1070,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecrans du nazisme : sur quelques films d’Alexander Kluge dans le contexte des années 1960-80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contre-cultures à Berlin de 1960 à nos jours. Charlotte Bomy, André Combes, Hilda Inderwildi (Éds.).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 64, 2013</w:t>
+              <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487124v1</w:t>
+                <w:t xml:space="preserve">hal-02185142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrans du nazisme : sur quelques films d’Alexander Kluge dans le contexte des années 1960-80</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Combes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Inderwildi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Contre-cultures à Berlin de 1960 à nos jours. Charlotte Bomy, André Combes, Hilda Inderwildi (Éds.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185142v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Spiel der Filmschauspieler und seine kinematografische Darstellung in den frühen deutschen Filmtheorien</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Combes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186136v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapchine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bomy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Combes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186136v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapchine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bomy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>