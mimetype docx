--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -872,247 +872,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nouveau sur les châteaux de Provence</w:t>
+                <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 490, pp.37-43</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00981787v1</w:t>
+                <w:t xml:space="preserve">halshs-00981782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
+                <w:t xml:space="preserve">Lamanon, Verdelet 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, p</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, bilan 2010, pp.136-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00981782v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamanon, Verdelet 1</w:t>
+                <w:t xml:space="preserve">Du nouveau sur les châteaux de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, bilan 2010, pp.136-138</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 490, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00981786v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
               </w:r>
@@ -1184,142 +1184,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, p. 191-193</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00981769v1</w:t>
+                <w:t xml:space="preserve">halshs-00981783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, p. 410</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 191-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00981783v1</w:t>
+                <w:t xml:space="preserve">halshs-00981769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
               </w:r>
@@ -1917,500 +1917,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites perchés des Ve-IXe siècles en Provence : bilan, questions et avancées récentes</w:t>
+                <w:t xml:space="preserve">De Saint-Martin de Lavall à Saint-André de Sureda. Naissance, essor et remodelages d’une circonscription monastique à l’ombre d’un castrum (VIIIe siècle-1ère moitié du XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Mallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, pp.41-52, 2020, Mémoires de l’AFAM, 36 ; Archéologie du Midi Médiéval - Supplément, 9</w:t>
+              <w:t xml:space="preserve">Histoire, art, archéologie et patrimoine d’une abbaye bénédictine en Roussillon Sant An,dreu de Sureda, Saint-André-de-Sorède : actes des Rencontres romanes autour de l’abbaye catalane disparue de Saint-André (Saint-André, Pyrénées-Orientales, 7-8 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Saint-André, pp.21-42, 2020, 979-10-699-5140-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03164882v1</w:t>
+                <w:t xml:space="preserve">halshs-02479728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites perchés des Ve-IXe siècles en Provence : bilan, questions et avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Ségura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, p-p, 2020, Mémoires de l’AFAM : 36 / Archéologie du Midi médiéval. Supplément : 9, 978-2-918365-23-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Saint-Martin de Lavall à Saint-André de Sureda. Naissance, essor et remodelages d’une circonscription monastique à l’ombre d’un castrum (VIIIe siècle-1ère moitié du XIIe siècle)</w:t>
+                <w:t xml:space="preserve">Sites perchés des Ve-IXe siècles en Provence : bilan, questions et avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Géraldine Mallet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Ségura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, art, archéologie et patrimoine d’une abbaye bénédictine en Roussillon Sant An,dreu de Sureda, Saint-André-de-Sorède : actes des Rencontres romanes autour de l’abbaye catalane disparue de Saint-André (Saint-André, Pyrénées-Orientales, 7-8 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Saint-André, pp.21-42, 2020, 979-10-699-5140-2</w:t>
+              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, pp.41-52, 2020, Mémoires de l’AFAM, 36 ; Archéologie du Midi Médiéval - Supplément, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479728v1</w:t>
+                <w:t xml:space="preserve">halshs-03164882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux portes méditerranéennes de la Francia Media : Le paysage provençal, entre héritage antique et renouveau de l’an Mil</w:t>
+                <w:t xml:space="preserve">Nouveaux maîtres et nouveau paysage dans la Provence des Ve-XIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Héritage de Charlemagne 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.253-272, 2015, 978-90-74311-91-5</w:t>
+              <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.256-261, 2015, 978-90-74311-91-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01379937v1</w:t>
+                <w:t xml:space="preserve">halshs-01379939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux maîtres et nouveau paysage dans la Provence des Ve-XIe siècles</w:t>
+                <w:t xml:space="preserve">Aux portes méditerranéennes de la Francia Media : Le paysage provençal, entre héritage antique et renouveau de l’an Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Héritage de Charlemagne 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.256-261, 2015, 978-90-74311-91-5</w:t>
+              <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.253-272, 2015, 978-90-74311-91-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01379939v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilltop settlement dynamics in Provence between the 5th-9th centuries : results and research prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Ségura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vicelja, Marina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swords, Crowns, Censers and Books. Francia Media, Cradles of European Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Humanities and Social Sciences, University of Rijeka, pp.374-403, 2015, 978-953-7975-32-6</w:t>
@@ -2452,64 +2452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les hauteurs ! (Ve-VIIIe siècles) : Conquête des versants et habitats perchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Ségura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constant, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage provençal : entre héritage antique et renouveau de l'An Mil. Catalogue de l’exposition CEC Francia Media (Montmajour (Arles), 19 septembre-20 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2637,64 +2637,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieuwe meesters en een nieuw landschap in de Provence van de 5de-11de eeuw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Erfenis van Karel de Grote, 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Provinciebestuur Oost-Vlaanderen, pp.236-241, 2014</w:t>
@@ -2881,165 +2881,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00503944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultréra [Notice]</w:t>
+                <w:t xml:space="preserve">Pézilla-la-Rivière [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 66, Académie des Inscriptions et Belles-Lettres, pp.231-232, 2007, Carte Archéologique de la Gaule, 978-2-87754-200-5</w:t>
+              <w:t xml:space="preserve">Carte Archéologique de la Gaule. 66, Les Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, pp.505-506, 2007, 978-2-87754-200-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520487v1</w:t>
+                <w:t xml:space="preserve">halshs-00520490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pézilla-la-Rivière [Notice]</w:t>
+                <w:t xml:space="preserve">Ultréra [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carte Archéologique de la Gaule. 66, Les Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, pp.505-506, 2007, 978-2-87754-200-5</w:t>
+              <w:t xml:space="preserve">Les Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, Académie des Inscriptions et Belles-Lettres, pp.231-232, 2007, Carte Archéologique de la Gaule, 978-2-87754-200-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520490v1</w:t>
+                <w:t xml:space="preserve">halshs-00520487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collioure [Notice]</w:t>
               </w:r>
@@ -3461,96 +3461,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antécédents à la formation castrale (Néolithique et Âge du bronze)</w:t>
+                <w:t xml:space="preserve">Topochronologie, architecture et fonctions du castrum aux Ve-XIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du LA3M "Le castrum d’Ultrera du Ve s. au XIe s. (Pyrénées-Orientales). Entre plaine et versants, conquêtes d’un milieu, éclosion d’une élite", MMSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479632v1</w:t>
+                <w:t xml:space="preserve">halshs-02479645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture matérielle et artisanat aux Ve-XIe s.</w:t>
               </w:r>
@@ -3655,411 +3655,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'approche transdiciplinaire des sites à la valorisation des résultats des fouilles : choix scientifiques et partis pris des représentations</w:t>
+                <w:t xml:space="preserve">Antécédents à la formation castrale (Néolithique et Âge du bronze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard(s) sur les Sciences Humaines et Sociales. 3e Journée Scientifique de l'Ecole Doctorale 355 "Espaces, cultures, Sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du LA3M "Le castrum d’Ultrera du Ve s. au XIe s. (Pyrénées-Orientales). Entre plaine et versants, conquêtes d’un milieu, éclosion d’une élite", MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050740v1</w:t>
+                <w:t xml:space="preserve">halshs-02479632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topochronologie, architecture et fonctions du castrum aux Ve-XIe s.</w:t>
+                <w:t xml:space="preserve">De l'approche transdiciplinaire des sites à la valorisation des résultats des fouilles : choix scientifiques et partis pris des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du LA3M "Le castrum d’Ultrera du Ve s. au XIe s. (Pyrénées-Orientales). Entre plaine et versants, conquêtes d’un milieu, éclosion d’une élite", MMSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Regard(s) sur les Sciences Humaines et Sociales. 3e Journée Scientifique de l'Ecole Doctorale 355 "Espaces, cultures, Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479645v1</w:t>
+                <w:t xml:space="preserve">halshs-02050740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une circonscription monastique à l'ombre d'un castrum : la vallée de Saint-Martin / Saint-André, naissance et évolution (VIIIème-XIIème siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’élevage à la table : l’étude archéozoologique du Castrum du Verdelet 1, Lamanon (Bouches-du-Rhône, 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Romanes Autour de l’abbaye catalane disparue de Saint-André</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Saint-André-de-Sorède, France</w:t>
+              <w:t xml:space="preserve">VIIIe Rencontres archéozoologiques Université Paul Valéry St Charles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Animed, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03485235v1</w:t>
+                <w:t xml:space="preserve">halshs-01741179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de la polarisation des aires d'ensilage par le castrum en Provence aux Xe-XIe siècle : état des lieux et questions soulevées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du LA3M. L'ensilage dans le Midi de la France au Moyen Âge : historiographie, stratégies d’approche et avancées récentes de la recherche, MMSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’élevage à la table : l’étude archéozoologique du Castrum du Verdelet 1, Lamanon (Bouches-du-Rhône, 13)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une circonscription monastique à l'ombre d'un castrum : la vallée de Saint-Martin / Saint-André, naissance et évolution (VIIIème-XIIème siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Rencontres archéozoologiques Université Paul Valéry St Charles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Animed, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Romanes Autour de l’abbaye catalane disparue de Saint-André</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Saint-André-de-Sorède, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741179v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03485235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d’une désertion du littoral catalan durant le haut Moyen Âge</w:t>
               </w:r>
@@ -4328,165 +4328,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00495986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la civitas au castrum</w:t>
+                <w:t xml:space="preserve">De la civitas au castrum : genèse des centres locaux du pouvoir entre Elne et Ampurias (IVe-Xe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Villa 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Saragosse, France. pp.41-66</w:t>
+              <w:t xml:space="preserve">Ciudades y campo en la Tarraconense y en al-Andalus (ss. VI-XI) : la transicion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Toulouse, France. p. 41-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00503836v1</w:t>
+                <w:t xml:space="preserve">halshs-00798086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la civitas au castrum : genèse des centres locaux du pouvoir entre Elne et Ampurias (IVe-Xe s.)</w:t>
+                <w:t xml:space="preserve">De la civitas au castrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudades y campo en la Tarraconense y en al-Andalus (ss. VI-XI) : la transicion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Toulouse, France. p. 41-66</w:t>
+              <w:t xml:space="preserve">colloque international Villa 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Saragosse, France. pp.41-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00798086v1</w:t>
+                <w:t xml:space="preserve">halshs-00503836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Elne et Gérone, essor des chapitres et stratégies vicomtales IXe-XIIe s.</w:t>
               </w:r>
@@ -5774,51 +5774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01A3BE14"/>
+    <w:nsid w:val="A41995AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6005,51 +6005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-constant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7857-1450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088455696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140779379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Giresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1997.2567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valenciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://la3m.cnrs.fr/pages/valorisation/expositions/2015/2015-Francia-media/2015-Francia-media.php" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.10938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-constant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7857-1450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088455696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140779379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Giresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1997.2567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valenciano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://la3m.cnrs.fr/pages/valorisation/expositions/2015/2015-Francia-media/2015-Francia-media.php" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.10938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>