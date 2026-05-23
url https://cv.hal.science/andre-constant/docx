--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1184,142 +1184,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, p. 410</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 191-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00981783v1</w:t>
+                <w:t xml:space="preserve">halshs-00981769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, p. 191-193</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, p. 410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00981769v1</w:t>
+                <w:t xml:space="preserve">halshs-00981783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer. Pic Saint-Michel-Ultréra</w:t>
               </w:r>
@@ -1917,500 +1917,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Saint-Martin de Lavall à Saint-André de Sureda. Naissance, essor et remodelages d’une circonscription monastique à l’ombre d’un castrum (VIIIe siècle-1ère moitié du XIIe siècle)</w:t>
+                <w:t xml:space="preserve">Sites perchés des Ve-IXe siècles en Provence : bilan, questions et avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Géraldine Mallet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Ségura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, art, archéologie et patrimoine d’une abbaye bénédictine en Roussillon Sant An,dreu de Sureda, Saint-André-de-Sorède : actes des Rencontres romanes autour de l’abbaye catalane disparue de Saint-André (Saint-André, Pyrénées-Orientales, 7-8 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Saint-André, pp.21-42, 2020, 979-10-699-5140-2</w:t>
+              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, pp.41-52, 2020, Mémoires de l’AFAM, 36 ; Archéologie du Midi Médiéval - Supplément, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479728v1</w:t>
+                <w:t xml:space="preserve">halshs-03164882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites perchés des Ve-IXe siècles en Provence : bilan, questions et avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Ségura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, p-p, 2020, Mémoires de l’AFAM : 36 / Archéologie du Midi médiéval. Supplément : 9, 978-2-918365-23-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites perchés des Ve-IXe siècles en Provence : bilan, questions et avancées récentes</w:t>
+                <w:t xml:space="preserve">De Saint-Martin de Lavall à Saint-André de Sureda. Naissance, essor et remodelages d’une circonscription monastique à l’ombre d’un castrum (VIIIe siècle-1ère moitié du XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Mallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er-3 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, pp.41-52, 2020, Mémoires de l’AFAM, 36 ; Archéologie du Midi Médiéval - Supplément, 9</w:t>
+              <w:t xml:space="preserve">Histoire, art, archéologie et patrimoine d’une abbaye bénédictine en Roussillon Sant An,dreu de Sureda, Saint-André-de-Sorède : actes des Rencontres romanes autour de l’abbaye catalane disparue de Saint-André (Saint-André, Pyrénées-Orientales, 7-8 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Saint-André, pp.21-42, 2020, 979-10-699-5140-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03164882v1</w:t>
+                <w:t xml:space="preserve">halshs-02479728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux maîtres et nouveau paysage dans la Provence des Ve-XIe siècles</w:t>
+                <w:t xml:space="preserve">Aux portes méditerranéennes de la Francia Media : Le paysage provençal, entre héritage antique et renouveau de l’an Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Héritage de Charlemagne 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.256-261, 2015, 978-90-74311-91-5</w:t>
+              <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.253-272, 2015, 978-90-74311-91-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01379939v1</w:t>
+                <w:t xml:space="preserve">halshs-01379937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux portes méditerranéennes de la Francia Media : Le paysage provençal, entre héritage antique et renouveau de l’an Mil</w:t>
+                <w:t xml:space="preserve">Nouveaux maîtres et nouveau paysage dans la Provence des Ve-XIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Héritage de Charlemagne 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.253-272, 2015, 978-90-74311-91-5</w:t>
+              <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.256-261, 2015, 978-90-74311-91-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01379937v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilltop settlement dynamics in Provence between the 5th-9th centuries : results and research prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Ségura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vicelja, Marina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swords, Crowns, Censers and Books. Francia Media, Cradles of European Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Humanities and Social Sciences, University of Rijeka, pp.374-403, 2015, 978-953-7975-32-6</w:t>
@@ -2452,64 +2452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les hauteurs ! (Ve-VIIIe siècles) : Conquête des versants et habitats perchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Ségura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constant, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage provençal : entre héritage antique et renouveau de l'An Mil. Catalogue de l’exposition CEC Francia Media (Montmajour (Arles), 19 septembre-20 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valenciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Erfenis van Karel de Grote, 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Provinciebestuur Oost-Vlaanderen, pp.236-241, 2014</w:t>
@@ -2881,165 +2881,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00503944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pézilla-la-Rivière [Notice]</w:t>
+                <w:t xml:space="preserve">Ultréra [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carte Archéologique de la Gaule. 66, Les Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, pp.505-506, 2007, 978-2-87754-200-5</w:t>
+              <w:t xml:space="preserve">Les Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, Académie des Inscriptions et Belles-Lettres, pp.231-232, 2007, Carte Archéologique de la Gaule, 978-2-87754-200-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520490v1</w:t>
+                <w:t xml:space="preserve">halshs-00520487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultréra [Notice]</w:t>
+                <w:t xml:space="preserve">Pézilla-la-Rivière [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 66, Académie des Inscriptions et Belles-Lettres, pp.231-232, 2007, Carte Archéologique de la Gaule, 978-2-87754-200-5</w:t>
+              <w:t xml:space="preserve">Carte Archéologique de la Gaule. 66, Les Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, pp.505-506, 2007, 978-2-87754-200-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520487v1</w:t>
+                <w:t xml:space="preserve">halshs-00520490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collioure [Notice]</w:t>
               </w:r>
@@ -3461,605 +3461,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topochronologie, architecture et fonctions du castrum aux Ve-XIe s.</w:t>
+                <w:t xml:space="preserve">Culture matérielle et artisanat aux Ve-XIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martzluff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Respaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du LA3M "Le castrum d’Ultrera du Ve s. au XIe s. (Pyrénées-Orientales). Entre plaine et versants, conquêtes d’un milieu, éclosion d’une élite", MMSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479645v1</w:t>
+                <w:t xml:space="preserve">halshs-02479655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture matérielle et artisanat aux Ve-XIe s.</w:t>
+                <w:t xml:space="preserve">Antécédents à la formation castrale (Néolithique et Âge du bronze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du LA3M "Le castrum d’Ultrera du Ve s. au XIe s. (Pyrénées-Orientales). Entre plaine et versants, conquêtes d’un milieu, éclosion d’une élite", MMSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479655v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antécédents à la formation castrale (Néolithique et Âge du bronze)</w:t>
+                <w:t xml:space="preserve">De l'approche transdiciplinaire des sites à la valorisation des résultats des fouilles : choix scientifiques et partis pris des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du LA3M "Le castrum d’Ultrera du Ve s. au XIe s. (Pyrénées-Orientales). Entre plaine et versants, conquêtes d’un milieu, éclosion d’une élite", MMSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Regard(s) sur les Sciences Humaines et Sociales. 3e Journée Scientifique de l'Ecole Doctorale 355 "Espaces, cultures, Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479632v1</w:t>
+                <w:t xml:space="preserve">halshs-02050740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'approche transdiciplinaire des sites à la valorisation des résultats des fouilles : choix scientifiques et partis pris des représentations</w:t>
+                <w:t xml:space="preserve">Topochronologie, architecture et fonctions du castrum aux Ve-XIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard(s) sur les Sciences Humaines et Sociales. 3e Journée Scientifique de l'Ecole Doctorale 355 "Espaces, cultures, Sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du LA3M "Le castrum d’Ultrera du Ve s. au XIe s. (Pyrénées-Orientales). Entre plaine et versants, conquêtes d’un milieu, éclosion d’une élite", MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050740v1</w:t>
+                <w:t xml:space="preserve">halshs-02479645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’élevage à la table : l’étude archéozoologique du Castrum du Verdelet 1, Lamanon (Bouches-du-Rhône, 13)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une circonscription monastique à l'ombre d'un castrum : la vallée de Saint-Martin / Saint-André, naissance et évolution (VIIIème-XIIème siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Rencontres archéozoologiques Université Paul Valéry St Charles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Animed, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Romanes Autour de l’abbaye catalane disparue de Saint-André</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Saint-André-de-Sorède, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741179v1</w:t>
+                <w:t xml:space="preserve">halshs-03485235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de la polarisation des aires d'ensilage par le castrum en Provence aux Xe-XIe siècle : état des lieux et questions soulevées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du LA3M. L'ensilage dans le Midi de la France au Moyen Âge : historiographie, stratégies d’approche et avancées récentes de la recherche, MMSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une circonscription monastique à l'ombre d'un castrum : la vallée de Saint-Martin / Saint-André, naissance et évolution (VIIIème-XIIème siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’élevage à la table : l’étude archéozoologique du Castrum du Verdelet 1, Lamanon (Bouches-du-Rhône, 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Romanes Autour de l’abbaye catalane disparue de Saint-André</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Saint-André-de-Sorède, France</w:t>
+              <w:t xml:space="preserve">VIIIe Rencontres archéozoologiques Université Paul Valéry St Charles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Animed, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03485235v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d’une désertion du littoral catalan durant le haut Moyen Âge</w:t>
               </w:r>
@@ -5774,51 +5774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A41995AC"/>
+    <w:nsid w:val="8C59DDFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6005,51 +6005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-constant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7857-1450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088455696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140779379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Giresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1997.2567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valenciano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://la3m.cnrs.fr/pages/valorisation/expositions/2015/2015-Francia-media/2015-Francia-media.php" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.10938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-constant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7857-1450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088455696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140779379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Giresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martzluff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1997.2567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valenciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://la3m.cnrs.fr/pages/valorisation/expositions/2015/2015-Francia-media/2015-Francia-media.php" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.10938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sub&#237;as Pascual" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Codina Reina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;  Ignacio Fiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Green" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>